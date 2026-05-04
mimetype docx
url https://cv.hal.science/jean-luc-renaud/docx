--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -449,429 +449,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalyzed synthesis of substituted 3-arylquinolin-2(1 H )-ones via an intramolecular dehydrogenative coupling of amido-alcohols</w:t>
+                <w:t xml:space="preserve">Synthesis and antibacterial properties under blue LED light of conjugates between the siderophore desferrioxamine B (DFOB) and an Iridium(III) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bettoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Aline Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mendas</w:t>
+                <w:t xml:space="preserve">Julien Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Maria Moscogiuri</w:t>
+                <w:t xml:space="preserve">Inokentijs Josts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">Julie Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (34), pp.6933-6940. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.117842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ob00649f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426358v1</w:t>
+                <w:t xml:space="preserve">hal-04729373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2‐Thiophenyl–Isoquinoline Ir(III) Complex: A Promising Tool in Antipseudomonal Photodynamic Therapy under Red Irradiation</w:t>
+                <w:t xml:space="preserve">Iron-catalyzed synthesis of substituted 3-arylquinolin-2(1 H )-ones via an intramolecular dehydrogenative coupling of amido-alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renault</w:t>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Couchot</w:t>
+                <w:t xml:space="preserve">Inès Mendas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Faucon</w:t>
+                <w:t xml:space="preserve">Matteo Maria Moscogiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan L A Mislin</w:t>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300767⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (34), pp.6933-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00649f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729303v1</w:t>
+                <w:t xml:space="preserve">hal-05426358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial properties under blue LED light of conjugates between the siderophore desferrioxamine B (DFOB) and an Iridium(III) complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">2‐Thiophenyl–Isoquinoline Ir(III) Complex: A Promising Tool in Antipseudomonal Photodynamic Therapy under Red Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Renault</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inokentijs Josts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Gaëtan L A Mislin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112, pp.117842. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729373v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen autotransfer with alcohols for alkylations</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginevra Giobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Coto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,563 +1102,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Triaminocyclopentadienyl Iron(II) Tricarbonyl Complexes and Application to the Synthesis of Aminophosphines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Knölker Iron Catalysts for Imine Hydrogenation by Predictive Catalysis: From Calculations to Selective Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Bettoni</w:t>
+                <w:t xml:space="preserve">Martí Gimferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Paris</w:t>
+                <w:t xml:space="preserve">Sílvia Escayola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lequertier</w:t>
+                <w:t xml:space="preserve">Maria Cendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Lohier</w:t>
+                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 365 (21), pp.3704-3712. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (14), pp.1784-1792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222496v1</w:t>
+                <w:t xml:space="preserve">hal-04222514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Knölker Iron Catalysts for Imine Hydrogenation by Predictive Catalysis: From Calculations to Selective Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Triaminocyclopentadienyl Iron(II) Tricarbonyl Complexes and Application to the Synthesis of Aminophosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martí Gimferrer</w:t>
+                <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Escayola</w:t>
+                <w:t xml:space="preserve">Déborah Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cendra</w:t>
+                <w:t xml:space="preserve">Clémence Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+                <w:t xml:space="preserve">Jean‐françois Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (14), pp.1784-1792. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (21), pp.3704-3712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222514v1</w:t>
+                <w:t xml:space="preserve">hal-04222496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Brush Polymer Containing Iridium Photocatalyst supported on Glass Balls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue‐light Induced Iron‐Catalyzed Synthesis of γ,δ‐Unsaturated Ketones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Beillard</w:t>
+                <w:t xml:space="preserve">Alessandro Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien a L Renault</w:t>
+                <w:t xml:space="preserve">Monique-Edwige Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc-Hahn Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cy00975k⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.e202301472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202301472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219425v1</w:t>
+                <w:t xml:space="preserve">hal-04311357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue‐light Induced Iron‐Catalyzed Synthesis of γ,δ‐Unsaturated Ketones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Recycling of Brush Polymer Containing Iridium Photocatalyst supported on Glass Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Colella</w:t>
+                <w:t xml:space="preserve">Julien a L Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique-Edwige Mendy</w:t>
+                <w:t xml:space="preserve">Duc-Hahn Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Warren Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.e202301472. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13, pp.5654-5661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202301472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cy00975k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311357v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burning TADF solids reveals their excitons’ mobility</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐francois Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.2101999. </w:t>
@@ -2042,77 +2042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knölker Iron Catalysts for Hydrogenation Revisited: A Nonspectator Solvent and Fine-Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martí Gimferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Escayola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Ni/Organophotoredox Catalyzed Allylative Ring Opening Reaction of Oxabenzonorbornadienes and Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djiby Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,957 +2572,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Domino Heck/Sulfination: Synthesis of Sulfonylated Hetero- and Carbocyclic Scaffolds Using DABCO–Bis(sulfur dioxide)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Whyte</w:t>
+                <w:t xml:space="preserve">Phosphine-Free Ruthenium Complex-Catalyzed Synthesis of Mono- or Dialkylated Acyl Hydrazides via the Borrowing Hydrogen Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Poater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, J. Org. Chem., 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192155v1</w:t>
+                <w:t xml:space="preserve">hal-03203785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-Free Ruthenium Complex-Catalyzed Synthesis of Mono- or Dialkylated Acyl Hydrazides via the Borrowing Hydrogen Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium-Catalyzed Domino Heck/Sulfination: Synthesis of Sulfonylated Hetero- and Carbocyclic Scaffolds Using DABCO–Bis(sulfur dioxide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bajohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, J. Org. Chem., 86, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.2797-2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203785v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Three-Component Alkylation: A Tandem Approach to the Synthesis of Nonsymmetric N,N-Dialkyl Acyl Hydrazides with Alcohols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Iron-catalyzed chemoselective hydride transfer reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363 (16), pp.4009-4017. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.132187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565392v1</w:t>
+                <w:t xml:space="preserve">hal-04222548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalyzed chemoselective hydride transfer reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Three-Component Alkylation: A Tandem Approach to the Synthesis of Nonsymmetric N,N-Dialkyl Acyl Hydrazides with Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Lohier Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.132187. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (16), pp.4009-4017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222548v1</w:t>
+                <w:t xml:space="preserve">hal-03565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphine-free iron complex-catalyzed synthesis of cycloalkanes via the borrowing hydrogen strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminomethylation of Oxabenzonorbornadienes via the Merger of Photoredox and Nickel Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lautens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc05840h⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2442-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946419v1</w:t>
+                <w:t xml:space="preserve">hal-02496581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Solid-State Lighting Devices Using Transition Metal Complexes Exhibiting Thermally Activated Delayed Fluorescent Emission Mechanism</w:t>
+                <w:t xml:space="preserve">A phosphine-free iron complex-catalyzed synthesis of cycloalkanes via the borrowing hydrogen strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202000260⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chemical Communications, 56, pp.12909-12912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc05840h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862492v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminomethylation of Oxabenzonorbornadienes via the Merger of Photoredox and Nickel Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+                <w:t xml:space="preserve">Recent Advances in Solid-State Lighting Devices Using Transition Metal Complexes Exhibiting Thermally Activated Delayed Fluorescent Emission Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén D. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julio Fernandez-Cestau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.2442-2447. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496581v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed α-Alkylation of Ketones with Secondary Alcohols: Access to β-Disubstituted Carbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,77 +3582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopentadienone Iron Tricarbonyl Complexes-Catalyzed Hydrogen Transfer in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,77 +3712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of CO2, Hydrogenocarbonate and Carbonate to Formate in Water using Phosphine Free Bifunctional Iron Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Challenging Synthesis of Highly Cytotoxic Silver Complexes bearing Sterically Hindered NHC Ligands with Mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,77 +4261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Chemoselective Reductive Alkylation of Amines Catalyzed by a Well-Defined Iron(II) Complex Using Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOF-assisted phosphine free bifunctional iron complex for the hydrogenation of carbon dioxide, sodium bicarbonate and carbonate to formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed β-Alkylation of Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,321 +4614,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2,2'-Dipyridylamines more than just sister members of the bipyridine family. Applications and achievements in homogeneous catalysis and photoluminescent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (31), pp.11599-11622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02165e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159919v1</w:t>
+                <w:t xml:space="preserve">hal-02179651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2'-Dipyridylamines more than just sister members of the bipyridine family. Applications and achievements in homogeneous catalysis and photoluminescent materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (31), pp.11599-11622. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 893, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt02165e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179651v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Tandem Three-Component Alkylation: Access to α-Methylated Substituted Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,278 +5229,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing Fabrication and Design Toward Highly Efficient and Stable Blue Light-Emitting Electrochemical Cells Based on NHC Copper(I) Complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Miehlich</w:t>
+                <w:t xml:space="preserve">Bifunctional Iron Complexes Catalyzed Alkylation of Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diagne Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201707423⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (23), pp.4640-4645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201800924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850336v1</w:t>
+                <w:t xml:space="preserve">hal-02159937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Iron Complexes Catalyzed Alkylation of Indoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Rationalizing Fabrication and Design Toward Highly Efficient and Stable Blue Light-Emitting Electrochemical Cells Based on NHC Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Miehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 360 (23), pp.4640-4645. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201800924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201707423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159937v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Chemoselective Reduction of α,β-Unsaturated Ketones</w:t>
               </w:r>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t>
@@ -5999,295 +5999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc mediated straightforward access to diacylpyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
+                <w:t xml:space="preserve">D. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tromson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Mbaye M. D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+                <w:t xml:space="preserve">S. Y. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (5), pp.492-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633272v1</w:t>
+                <w:t xml:space="preserve">hal-01844268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc mediated straightforward access to diacylpyrroles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faye</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye M. D.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lator</w:t>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Y. Dieng</w:t>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (5), pp.492-499. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844268v1</w:t>
+                <w:t xml:space="preserve">hal-01633272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipseudomonal activity enhancement of luminescent iridium( iii ) dipyridylamine complexes under visible blue light</w:t>
               </w:r>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,945 +6844,957 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.122-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-catalyzed reduction of carboxylic and carbonic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Tran Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coord. Chem. Rev.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 288, pp.50-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (45), pp.6159-6169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Carbon-Nitrogen, Carbon-Phosphorus, and Carbon-Sulfur Bond Formation and Cyclization Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.83-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3418_2015_103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Active Phosphine Free Bifunctional Iron Complex for Hydrogenation of Bicarbonate and Reductive Amination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-T. Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.7066-7070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201500720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-irridation and flow chemistry for a straightforward synthesis of piano-stool iron complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pagnoux-Ozherelyeva</w:t>
+                <w:t xml:space="preserve">Thermo- and radioluminescent polystyrene based plastic scintillators doped with phosphorescent iridium (III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sd. Bolien</w:t>
+                <w:t xml:space="preserve">R. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peudru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (30), pp.6125-6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00772G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848077v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo- and radioluminescent polystyrene based plastic scintillators doped with phosphorescent iridium (III) complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+                <w:t xml:space="preserve">Microwave-irridation and flow chemistry for a straightforward synthesis of piano-stool iron complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagnoux-Ozherelyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marion</w:t>
+                <w:t xml:space="preserve">Sd. Bolien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Sauvageot</w:t>
+                <w:t xml:space="preserve">F. Peudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00772G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 774, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848079v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron(II)-catalysed[2+2+2] cycloaddition for pyridine ring construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Ipouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.593-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc47700b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7791,132 +7803,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (6), pp.639-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4qo00059e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01825703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7938,3579 +7950,3579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-catalyzed hydrogenation of esters to alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Tran So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (48), pp.13004-13006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.20140761310.1002/ange.201407613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of β-CF3 ketones from trifluoromethylated allylic alcohols by ruthenium catalyzed isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 152, pp.56-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cahard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.LN159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01015313v1</w:t>
+                <w:t xml:space="preserve">hal-01015807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (11-12), pp.2113-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015807v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron(II) complexes are suitable catalysts for the isomerization of trifluoromethylated allylic alcohols. Synthesis of trifluoromethylated dihydrochalcones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approaches to Nitrogen Containing Heterocycles: Enantioselective Organocatalyzed Synthesis of Dihydropyridines (DHP's), Quinolizidine Derivatives and Dihydropyrimidines (DHPM's)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Pham Hoai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (15), pp.1754-1775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/138527212802651322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-catalyzed redox isomerization of trifluoromethylated allylic alcohols: mechanistic evidence for an enantiospecific pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (26), pp.6467-6470. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201200827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dipyridylamine ruthenium complexes for transfer hydrogenation of ary ketones in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.1992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om100127f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct amination of aryl halides with ammonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (11), pp.4130-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c003692g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. M. Thomas</w:t>
+                <w:t xml:space="preserve">Hydrogenation of β-N-substituted enaminoesters in the presence of ruthenium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 695, pp.870-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00492596v1</w:t>
+                <w:t xml:space="preserve">hal-00484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of β-N-substituted enaminoesters in the presence of ruthenium catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00484994v1</w:t>
+                <w:t xml:space="preserve">hal-00492596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new access to the 6,8-dioxabicyclo[3.2.1]octane ring system using a three-component reaction : enantioselective synthesis of (+)-iso-exo-brevicomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (2), pp.207-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0029-1218561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of -N-Substituted and -N,N-Disubstituted Enaminoesters in the presence of Iridium(I) Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z. Hank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.2627-2633. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1217405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of N-functionalized 2,2 '-dipyridylamine ligands, complexation to ruthenium (II) and anchoring of complexes to papain from papaya latex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 694, pp.937-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium: an efficient catalyst for the redox isomerization of functionalized allylic alcohols into carbonyl compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of Allylic Alcohols: Boronic Acid as a Hydroxide Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carboni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Demerseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.11745-11750</w:t>
+              <w:t xml:space="preserve">Chemistry, Eur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.5630-5637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356814v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of Allylic Alcohols: Boronic Acid as a Hydroxide Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium: an efficient catalyst for the redox isomerization of functionalized allylic alcohols into carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Helou</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carboni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry, Eur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.5630-5637</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.11745-11750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356801v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and functionalization of benzylic derivatives by palladium catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liégault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37, pp.290-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzylic Imidazolidinium, 3,4,5,6-Tetrahydropyrimidinium and Benzimidazolium Salts: Applications in Ruthenium-Catalyzed Allylic Substitution Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cetinkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.2142-2149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron salts catalyzed synthesis of Β-N-substituted aminoacrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hebbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z. Hank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boutamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meklati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.612-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Perhydroindole Derivatives and Their Evaluation in Ruthenium-Catalyzed Hydrogen Transfer Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liégault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.934-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Β-aminoacid derivatives via enantioselective hydrogenation of Β substituted-Β-(acylamino) acrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 252, pp.532-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Dipyridinylamine and Dipyridinyl-methane Ligands and their Coordination Chemistry with Mg(II) and Zn(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.2150-2158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b807258b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-catalyzed tandem allylic substitution-isomerization : a direct route to propiophenones from cinnamyl chloride derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.929-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium catalysts for nucleophilic allylic substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80, pp.861-871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed synthesis of functional tetralins via benzylic activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liégault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 349, pp.841-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary 3-Aminopropenones and 3-Aminopropenoates : Their preparation, with and without Lewis Acids, from Secondary Amines and 1,3 Diketo Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramandeep Kaur Vohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.731-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S,S,S)-Perhydroindolic Acid: Efficient Catalyst for Direct Asymmetric Aldol Reaction of Aromatic Aldehydes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Liégault</w:t>
+                <w:t xml:space="preserve">Lewis acid-catalyzed sequential transformations: straightforward preparation of functional dihydropyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Vohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.2187-2190</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 348, pp.2571-2574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322112v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis acid-catalyzed sequential transformations: straightforward preparation of functional dihydropyridines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">(S,S,S)-Perhydroindolic Acid: Efficient Catalyst for Direct Asymmetric Aldol Reaction of Aromatic Aldehydes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liégault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 348, pp.2571-2574</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.2187-2190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322119v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium catalysts for regio- and enantioselective allylation of nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11525,551 +11537,551 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.5178-5187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allylruthenium Complexes and Ruthenium-Catalyzed Nucleophilic Substitution of Allylic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective allylic alkylation and etherification catalyzed by in situ generated N-heterocyclic carbene ruthenium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gürbüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Çetinkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.535-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Reactivity of [Ru(Cp*)(L)(MeCN)2][PF6] (L = Ph2POMe or Ph2P o tolyl) and {Ru(Cp*)[Ph2PCH2C(tBu)=O](MeCN)}[PF6] Complexes, their Involvement as Catalyst Precursors for Regioselective Allylic Substitution Reactions, and Related [Ru(Cp*)Cl(Ph2POMe)(RCHCHCH2)][PF6] Η3 Allyl Ruthenium(IV) Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demerseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1371-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-Catalysed Enantioselective Hydrogenation of Trisubstituted Enamides Derived from 2-Tetralone and 3-Chromanone: Influence of Substitution on the Amide Arm and the Aromatic Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guingouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 345 (12), pp.230-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.200390017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12079,426 +12091,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Light Induced Iron-Catalysed α-Alkylation of Ketones with alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique-Edwige Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Samira Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Synthesis and Catalysis 2023 (ISySyCat 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evora, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on iron cyclopentadienyl complexes using photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières 2022 GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on organometallic complexes using photoelectron spectroscopy and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE 2022 DE LA DIVISION DE CHIMIE PHYSIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. https://journeedcp2022.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New copper-based materials for White Light-emitting Electrochemical Cells (LEC) applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12557,87 +12569,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Carbonic Derivatives by Hydrogenation: A Challenge for the Development of Eco-Compatible Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12665,73 +12677,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest d’Etudes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of (NHC)Cu(I) complexes bearing pyridine-based ligands for applications in luminescent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12790,73 +12802,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Hydrogenases for Asymmetric Reduction of Polarized C=X Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12865,146 +12877,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Synthesis and Catalysis (ISySyCat) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed chemoselective Hyrdogneation of a,b-unsaturated carbonyl compounds and allylic alcohol dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,198 +13031,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Based Frustrated Lewis Pairs: from DFT to Applications in Alkylation of Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Synthesis and Catalysis (ISySyCat) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Hydrogenases for Asymmetric Reduction of Polarized C=X Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13219,119 +13231,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of (NHC) Copper(I) complexes bearing dipyridylamine ligands for application in luminescent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13390,113 +13402,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Carbonic Derivatives by Hydrogenation: A Challenge for the Development of Eco-Compatible Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu Tien Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,73 +13523,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorants ADEME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning of NHC copper (I) complexes bearing dipyridylamine ligands: application in photoluminescence and LEC devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13636,51 +13648,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallic Chemistry Directed Towards Organic Synthesis (OMCOS 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sitges - Barcelona, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13690,120 +13702,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron, Tricarbonyl‐1,4‐bis[(dimethylamino)ethyl]‐5,7‐diphenyl‐1,2,3,4‐tetrahydro‐6H ‐cyclopenta[b ]pyrazin‐6‐one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/047084289X.rn02333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13813,327 +13825,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Diazo Compounds by Rh(II).NHC Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthese de complexes de type &amp;quot;tabouret de piano&amp;quot; par activation micro ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassya Ozherelyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Peudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs ( JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid Catalysis and Anodic Oxidation for a rapid access to nitrogen- and oxygen-containing heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANORCQ 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14143,78 +14155,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Developments in Synthesis of Dihydropyridines and Dihydropyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Hurvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14233,341 +14245,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. O. Attanasi, D. Stinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Targets in Heterocyclic Systems, Chemistry and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.201-230, 2010, vol. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monophosphines with Chiral Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Börner Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivalent Phosphorus Compounds in Asymmetric Catalysis, Synthesis and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.5-35, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichlorobis(tricyclohexylphosphine)palladium(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-EROS Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Article Online, 2008, 9780470842898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/047084289X.rn00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Monophosphinites, Phosphonites, -Phosphites and Related NP-Analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Börner Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivalent Phosphorus Compounds in Asymmetric Catalysis, Synthesis and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.36-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14635,51 +14647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD3FEF5A"/>
+    <w:nsid w:val="EDAFB611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14866,51 +14878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-9622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137958722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Brotons-Rufes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monreal-Corona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03182B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bettoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mendas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Moscogiuri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00649f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L A Mislin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inokentijs Josts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04725097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01626B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Giobbio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01056F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lequertier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gimferrer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Escayola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04219425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien a L Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hahn Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lhuillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00975k" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04311357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique-Edwige Mendy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301472" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fresta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mahoro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavinato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Lohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Samira Abdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vi&#241;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bisaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Inial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Nasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01689J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03203785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00654" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100554" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc05840h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n D. Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Fernandez-Cestau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000260" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02496581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02919846v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00410C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalani Kariyawasam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de Los Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doucet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de los Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lator" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00581" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Seck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2017.11.045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02080" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Miehlich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707423" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800924" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800995" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Mbaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coufourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lator" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Lohier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701241" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye M. D." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Dieng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvageot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fechter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00262a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. M&#233;rel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Ward" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1681-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Merel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran Do" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.01.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_103" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Thai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poater" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500720" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-444JPF3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848077v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagnoux-Ozherelyeva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. Bolien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peudru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lohier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848079v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00772G" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Ipouck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Whitby" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47700b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848074v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran So" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.20140761310.1002/ange.201407613" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016516v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham Hoai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138527212802651322" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZB50D6J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jerphagnon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hank" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.01.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4GSK1T9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492573v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bouziane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218561" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217405" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376082v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talbi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbabi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demerseman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341581v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li&#233;gault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cetinkaya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meklati" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341645v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341675v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carreaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341656v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340410v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321545v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Kaur Vohra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322119v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Vohra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321891v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321942v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815286v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Renaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingouain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Dixneuf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTVMF8T4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599662v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne Mbaye" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531000v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Ward" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530848v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531012v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434121v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu Tien Thai" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433977v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862304v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02333" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382175v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hammoud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718078v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassya Ozherelyeva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Peudru" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399057v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576927v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hurvois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343630v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00850" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343631v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-9622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137958722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Brotons-Rufes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monreal-Corona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03182B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faucon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inokentijs Josts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couchot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117842" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mendas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Moscogiuri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00649f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L A Mislin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04725097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01626B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Giobbio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01056F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gimferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Escayola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lequertier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04311357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique-Edwige Mendy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04219425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien a L Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hahn Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lhuillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00975k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fresta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mahoro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavinato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Lohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Samira Abdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vi&#241;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bisaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Inial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Nasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01689J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03203785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132187" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100554" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02496581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc05840h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n D. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Fernandez-Cestau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02919846v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00410C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalani Kariyawasam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de Los Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doucet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de los Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lator" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00581" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Seck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2017.11.045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02080" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Miehlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800995" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Mbaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coufourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lator" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Lohier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701241" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye M. D." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Dieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvageot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fechter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00262a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. M&#233;rel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Ward" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1681-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Merel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran Do" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_103" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Thai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poater" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500720" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-444JPF3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00772G" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagnoux-Ozherelyeva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. Bolien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peudru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lohier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Ipouck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Whitby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47700b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848074v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran So" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.20140761310.1002/ange.201407613" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham Hoai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138527212802651322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZB50D6J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jerphagnon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hank" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.01.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4GSK1T9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bouziane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218561" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217405" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbabi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demerseman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li&#233;gault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341663v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cetinkaya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meklati" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341675v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carreaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341656v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340410v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Kaur Vohra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322119v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Vohra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321891v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321883v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815286v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingouain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Dixneuf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTVMF8T4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne Mbaye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531022v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531015v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Ward" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434121v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu Tien Thai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862304v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02333" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382175v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hammoud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassya Ozherelyeva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Peudru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576927v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hurvois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00850" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>