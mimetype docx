--- v1 (2026-05-04)
+++ v2 (2026-05-06)
@@ -181,814 +181,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Row Transition Metals in Olefin Metathesis: The Role of Iron and Manganese</w:t>
+                <w:t xml:space="preserve">Mechanism and Optimization of Ruthenium-Catalyzed Oxalamide Synthesis Using DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roger Monreal-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Marc Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03182B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104216v1</w:t>
+                <w:t xml:space="preserve">hal-04832516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and Optimization of Ruthenium-Catalyzed Oxalamide Synthesis Using DFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Row Transition Metals in Olefin Metathesis: The Role of Iron and Manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Monreal-Corona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artur Brotons-Rufes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT03182B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832516v1</w:t>
+                <w:t xml:space="preserve">hal-05104216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial properties under blue LED light of conjugates between the siderophore desferrioxamine B (DFOB) and an Iridium(III) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen autotransfer with alcohols for alkylations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Faucon</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Albert Poater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117842⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4QO01626B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729373v1</w:t>
+                <w:t xml:space="preserve">hal-04725097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalyzed synthesis of substituted 3-arylquinolin-2(1 H )-ones via an intramolecular dehydrogenative coupling of amido-alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and antibacterial properties under blue LED light of conjugates between the siderophore desferrioxamine B (DFOB) and an Iridium(III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inokentijs Josts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bettoni</w:t>
+                <w:t xml:space="preserve">Julie Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ob00649f⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.117842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426358v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2‐Thiophenyl–Isoquinoline Ir(III) Complex: A Promising Tool in Antipseudomonal Photodynamic Therapy under Red Irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Faucon</w:t>
+                <w:t xml:space="preserve">Iron-catalyzed synthesis of substituted 3-arylquinolin-2(1 H )-ones via an intramolecular dehydrogenative coupling of amido-alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mendas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Maria Moscogiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan L A Mislin</w:t>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300767⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (34), pp.6933-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00649f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729303v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen autotransfer with alcohols for alkylations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">2‐Thiophenyl–Isoquinoline Ir(III) Complex: A Promising Tool in Antipseudomonal Photodynamic Therapy under Red Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Poater</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan L A Mislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4QO01626B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725097v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ag(IPr)(bpy)][PF6]: Brightness and Darkness Playing with Aggregation Induced Phosphorescence for Light-emitting Electrochemical Cells</w:t>
               </w:r>
@@ -1000,77 +1000,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginevra Giobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Coto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 53, pp.12307-12315. </w:t>
@@ -1108,51 +1108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Knölker Iron Catalysts for Imine Hydrogenation by Predictive Catalysis: From Calculations to Selective Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martí Gimferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Triaminocyclopentadienyl Iron(II) Tricarbonyl Complexes and Application to the Synthesis of Aminophosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,961 +1370,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue‐light Induced Iron‐Catalyzed Synthesis of γ,δ‐Unsaturated Ketones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of Brush Polymer Containing Iridium Photocatalyst supported on Glass Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien a L Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hahn Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202301472⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13, pp.5654-5661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cy00975k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311357v1</w:t>
+                <w:t xml:space="preserve">hal-04219425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Brush Polymer Containing Iridium Photocatalyst supported on Glass Balls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Beillard</w:t>
+                <w:t xml:space="preserve">Blue‐light Induced Iron‐Catalyzed Synthesis of γ,δ‐Unsaturated Ketones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien a L Renault</w:t>
+                <w:t xml:space="preserve">Alessandro Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc-Hahn Nguyen</w:t>
+                <w:t xml:space="preserve">Monique-Edwige Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Lhuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13, pp.5654-5661. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.e202301472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cy00975k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202301472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219425v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning TADF solids reveals their excitons’ mobility</w:t>
+                <w:t xml:space="preserve">Blue-Light-Induced Iron-Catalyzed α-Alkylation of Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marie-Samira Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Poater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114038⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (30), pp.5584-5589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c02233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676778v1</w:t>
+                <w:t xml:space="preserve">hal-04222522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Red‐Emitting Copper(I) Complexes with Pyrazine and Pyrimidinyl Ancillary Ligands for White Light‐Emitting Electrochemical Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fresta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean‐francois Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.2101999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202101999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-Light-Induced Iron-Catalyzed α-Alkylation of Ketones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burning TADF solids reveals their excitons’ mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Samira Abdallah</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (30), pp.5584-5589. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 432, pp.114038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c02233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222522v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knölker Iron Catalysts for Hydrogenation Revisited: A Nonspectator Solvent and Fine-Tuning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Ni/Organophotoredox Catalyzed Allylative Ring Opening Reaction of Oxabenzonorbornadienes and Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Viñas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djiby Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lautens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00099⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.3681-3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222535v1</w:t>
+                <w:t xml:space="preserve">hal-04222540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Ni/Organophotoredox Catalyzed Allylative Ring Opening Reaction of Oxabenzonorbornadienes and Analogs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Knölker Iron Catalysts for Hydrogenation Revisited: A Nonspectator Solvent and Fine-Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Gimferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Escayola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Lautens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.3681-3688. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.1204-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222540v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic scintillators with 1-phenyl-3-(mesityl)-2-pyrazoline as unique fluorophore for efficient neutron/gamma pulse shape discrimination</w:t>
               </w:r>
@@ -2457,64 +2457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards rainbow photo/electro-luminescence in copper( i ) complexes with the versatile bridged bis-pyridyl ancillary ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Di Nasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,103 +2578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine-Free Ruthenium Complex-Catalyzed Synthesis of Mono- or Dialkylated Acyl Hydrazides via the Borrowing Hydrogen Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, J. Org. Chem., 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,90 +2721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Domino Heck/Sulfination: Synthesis of Sulfonylated Hetero- and Carbocyclic Scaffolds Using DABCO–Bis(sulfur dioxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bajohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (7), pp.2797-2801. </w:t>
@@ -2836,897 +2836,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalyzed chemoselective hydride transfer reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Three-Component Alkylation: A Tandem Approach to the Synthesis of Nonsymmetric N,N-Dialkyl Acyl Hydrazides with Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Lohier Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.132187. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (16), pp.4009-4017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222548v1</w:t>
+                <w:t xml:space="preserve">hal-03565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Three-Component Alkylation: A Tandem Approach to the Synthesis of Nonsymmetric N,N-Dialkyl Acyl Hydrazides with Alcohols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Iron-catalyzed chemoselective hydride transfer reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363 (16), pp.4009-4017. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.132187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565392v1</w:t>
+                <w:t xml:space="preserve">hal-04222548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminomethylation of Oxabenzonorbornadienes via the Merger of Photoredox and Nickel Catalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Iron-Catalyzed α-Alkylation of Ketones with Secondary Alcohols: Access to β-Disubstituted Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.2442-2447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00593⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.2064-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496581v1</w:t>
+                <w:t xml:space="preserve">hal-02490274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphine-free iron complex-catalyzed synthesis of cycloalkanes via the borrowing hydrogen strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyclopentadienone Iron Tricarbonyl Complexes-Catalyzed Hydrogen Transfer in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc05840h⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25020421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946419v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Solid-State Lighting Devices Using Transition Metal Complexes Exhibiting Thermally Activated Delayed Fluorescent Emission Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aminomethylation of Oxabenzonorbornadienes via the Merger of Photoredox and Nickel Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lautens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202000260⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2442-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862492v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Catalyzed α-Alkylation of Ketones with Secondary Alcohols: Access to β-Disubstituted Carbonyl Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A phosphine-free iron complex-catalyzed synthesis of cycloalkanes via the borrowing hydrogen strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00549⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chemical Communications, 56, pp.12909-12912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc05840h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490274v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclopentadienone Iron Tricarbonyl Complexes-Catalyzed Hydrogen Transfer in Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Solid-State Lighting Devices Using Transition Metal Complexes Exhibiting Thermally Activated Delayed Fluorescent Emission Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén D. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Fernandez-Cestau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (2), pp.421. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25020421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490284v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of CO2, Hydrogenocarbonate and Carbonate to Formate in Water using Phosphine Free Bifunctional Iron Complexes</w:t>
               </w:r>
@@ -3738,77 +3738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.2108-2116. </w:t>
@@ -3840,404 +3840,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Challenging Synthesis of Highly Cytotoxic Silver Complexes bearing Sterically Hindered NHC Ligands with Mechanochemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial iron hydrogenase made by covalent grafting of Knölker's complex into xylanase: Application in asymmetric hydrogenation of an aryl ketone in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quintin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Gatignol</w:t>
+                <w:t xml:space="preserve">Kalani Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossef López de Los Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT00410C⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Synthetic and Engineered Enzymes for Biocatalysis and Biotransformation, 67, pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bab.1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919846v2</w:t>
+                <w:t xml:space="preserve">hal-03098292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial iron hydrogenase made by covalent grafting of Knölker's complex into xylanase: Application in asymmetric hydrogenation of an aryl ketone in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+                <w:t xml:space="preserve">Solving the Challenging Synthesis of Highly Cytotoxic Silver Complexes bearing Sterically Hindered NHC Ligands with Mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossef López de Los Santos</w:t>
+                <w:t xml:space="preserve">François Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Doucet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Synthetic and Engineered Enzymes for Biocatalysis and Biotransformation, 67, pp.563-573. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (36), pp.12592-12598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bab.1906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT00410C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098292v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial iron hydrogenase made by covalent grafting of Knölker's complex into xylanase: Application in asymmetric hydrogenation of an aryl ketone in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalani Kariyawasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossef López de los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (4), pp.563-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bab.1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523324v1</w:t>
@@ -4287,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaignard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (11), pp.6813-6829. </w:t>
@@ -4395,51 +4395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOF-assisted phosphine free bifunctional iron complex for the hydrogenation of carbon dioxide, sodium bicarbonate and carbonate to formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,77 +4516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed β-Alkylation of Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (20), pp.8404-8408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4659,51 +4659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fischmeister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,90 +4750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4884,103 +4884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Tandem Three-Component Alkylation: Access to α-Methylated Substituted Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diagne Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.3057-3061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.158 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5131,77 +5131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Phosphine-Free Iron-Catalyzed N -Ethylation and N -Methylation of Amines with Ethanol and Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (19), pp.5985-5990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5261,64 +5261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diagne Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360 (23), pp.4640-4645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5365,90 +5365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing Fabrication and Design Toward Highly Efficient and Stable Blue Light-Emitting Electrochemical Cells Based on NHC Copper(I) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Miehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (17), </w:t>
@@ -5499,77 +5499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Chemoselective Reduction of α,β-Unsaturated Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (22), pp.5770 - 5774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5597,753 +5597,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc mediated straightforward access to diacylpyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Weber</w:t>
+                <w:t xml:space="preserve">D. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Di Meo</w:t>
+                <w:t xml:space="preserve">Mbaye M. D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">S. Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (5), pp.492-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633172v1</w:t>
+                <w:t xml:space="preserve">hal-01844268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylation of Ketones Catalyzed by Bifunctional Iron Complexes: From Mechanistic Understanding to Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coufourier</w:t>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lator</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Lohier</w:t>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701241⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844349v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Variation of Carbazole Derivatives for Plastic Scintillation Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+                <w:t xml:space="preserve">Alkylation of Ketones Catalyzed by Bifunctional Iron Complexes: From Mechanistic Understanding to Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">S. Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201700055⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.4410-4416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633175v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc mediated straightforward access to diacylpyrroles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Variation of Carbazole Derivatives for Plastic Scintillation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coufourier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lator</w:t>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Y. Dieng</w:t>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.451 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201700055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844268v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
+                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tromson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633272v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipseudomonal activity enhancement of luminescent iridium( iii ) dipyridylamine complexes under visible blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,90 +6407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in iron- and cobalt-complex-catalyzed tandem/consecutive processes involving hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (21), pp.3659-3683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6645,77 +6645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achiral bifunctionnal (cyclopentadienone)iron tricarbonyl complexes embedded in streptavidin : Application in asymmetric hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catal. Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (3), pp.564-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6801,51 +6801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.122-127. </w:t>
@@ -6934,64 +6934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Tran Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coord. Chem. Rev.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 288, pp.50-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7038,51 +7038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,51 +7142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Carbon-Nitrogen, Carbon-Phosphorus, and Carbon-Sulfur Bond Formation and Cyclization Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.83-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7259,64 +7259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.7066-7070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7356,645 +7356,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo- and radioluminescent polystyrene based plastic scintillators doped with phosphorescent iridium (III) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Sauvageot</w:t>
+                <w:t xml:space="preserve">Adèle Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00772G⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00059e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848079v1</w:t>
+                <w:t xml:space="preserve">cea-01825703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-irridation and flow chemistry for a straightforward synthesis of piano-stool iron complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo- and radioluminescent polystyrene based plastic scintillators doped with phosphorescent iridium (III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pagnoux-Ozherelyeva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (30), pp.6125-6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00772G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848077v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron(II)-catalysed[2+2+2] cycloaddition for pyridine ring construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Ipouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.593-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc47700b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+                <w:t xml:space="preserve">Microwave-irridation and flow chemistry for a straightforward synthesis of piano-stool iron complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagnoux-Ozherelyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sd. Bolien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">J.-F Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (6), pp.639-644. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 774, pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4qo00059e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01825703v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t>
@@ -8058,64 +8058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Tran So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (48), pp.13004-13006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8175,51 +8175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8304,64 +8304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.LN159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8554,64 +8554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Pham Hoai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (15), pp.1754-1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,51 +8799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9159,298 +9159,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of β-N-substituted enaminoesters in the presence of ruthenium catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484994v1</w:t>
+                <w:t xml:space="preserve">hal-00492596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of amino-pyridine derivatives by copper catalyzed amination reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. M. Thomas</w:t>
+                <w:t xml:space="preserve">Hydrogenation of β-N-substituted enaminoesters in the presence of ruthenium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46, pp.925-927. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 695, pp.870-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b916569j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492596v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new access to the 6,8-dioxabicyclo[3.2.1]octane ring system using a three-component reaction : enantioselective synthesis of (+)-iso-exo-brevicomin</w:t>
               </w:r>
@@ -9570,64 +9570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of -N-Substituted and -N,N-Disubstituted Enaminoesters in the presence of Iridium(I) Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9806,368 +9806,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of Allylic Alcohols: Boronic Acid as a Hydroxide Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation and functionalization of benzylic derivatives by palladium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Helou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Liégault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry, Eur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.5630-5637</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, pp.290-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356801v1</w:t>
+                <w:t xml:space="preserve">hal-00341581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium: an efficient catalyst for the redox isomerization of functionalized allylic alcohols into carbonyl compounds</w:t>
+                <w:t xml:space="preserve">Ruthenium-Catalyzed Synthesis of Allylic Alcohols: Boronic Acid as a Hydroxide Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Demerseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.11745-11750</w:t>
+              <w:t xml:space="preserve">Chemistry, Eur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.5630-5637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356814v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and functionalization of benzylic derivatives by palladium catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium: an efficient catalyst for the redox isomerization of functionalized allylic alcohols into carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37, pp.290-299</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.11745-11750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341581v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzylic Imidazolidinium, 3,4,5,6-Tetrahydropyrimidinium and Benzimidazolium Salts: Applications in Ruthenium-Catalyzed Allylic Substitution Reactions</w:t>
               </w:r>
@@ -10268,381 +10268,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of New Perhydroindole Derivatives and Their Evaluation in Ruthenium-Catalyzed Hydrogen Transfer Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liégault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Thomas</w:t>
+                <w:t xml:space="preserve">Xing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.934-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341787v1</w:t>
+                <w:t xml:space="preserve">hal-00341645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron salts catalyzed synthesis of Β-N-substituted aminoacrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boutamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meklati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.612-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Perhydroindole Derivatives and Their Evaluation in Ruthenium-Catalyzed Hydrogen Transfer Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Liégault</w:t>
+                <w:t xml:space="preserve">Highly efficient and economic synthesis of new substituted amino-bispyridyl derivatives via copper and palladium catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bruneau</w:t>
+                <w:t xml:space="preserve">K. Elmkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.934-940</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.3471-3474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341645v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Β-aminoacid derivatives via enantioselective hydrogenation of Β substituted-Β-(acylamino) acrylates</w:t>
               </w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 252, pp.532-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11085,51 +11085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed synthesis of functional tetralins via benzylic activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liégault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary 3-Aminopropenones and 3-Aminopropenoates : Their preparation, with and without Lewis Acids, from Secondary Amines and 1,3 Diketo Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramandeep Kaur Vohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11269,558 +11269,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis acid-catalyzed sequential transformations: straightforward preparation of functional dihydropyridines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. K. Vohra</w:t>
+                <w:t xml:space="preserve">Allylruthenium Complexes and Ruthenium-Catalyzed Nucleophilic Substitution of Allylic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Renaud</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demerseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 348, pp.2571-2574</w:t>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322119v1</w:t>
+                <w:t xml:space="preserve">hal-00321883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S,S,S)-Perhydroindolic Acid: Efficient Catalyst for Direct Asymmetric Aldol Reaction of Aromatic Aldehydes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Liégault</w:t>
+                <w:t xml:space="preserve">Regioselective allylic alkylation and etherification catalyzed by in situ generated N-heterocyclic carbene ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gürbüz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Çetinkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demerseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.2187-2190</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.535-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322112v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium catalysts for regio- and enantioselective allylation of nucleophiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lewis acid-catalyzed sequential transformations: straightforward preparation of functional dihydropyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Vohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Demerseman</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.5178-5187</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 348, pp.2571-2574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321891v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylruthenium Complexes and Ruthenium-Catalyzed Nucleophilic Substitution of Allylic Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl ruthenium catalysts for regio- and enantioselective allylation of nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. D. Mbaye</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Demerseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.115-133</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.5178-5187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321883v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective allylic alkylation and etherification catalyzed by in situ generated N-heterocyclic carbene ruthenium complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Çetinkaya</w:t>
+                <w:t xml:space="preserve">(S,S,S)-Perhydroindolic Acid: Efficient Catalyst for Direct Asymmetric Aldol Reaction of Aromatic Aldehydes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liégault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.535-538</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.2187-2190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321942v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Reactivity of [Ru(Cp*)(L)(MeCN)2][PF6] (L = Ph2POMe or Ph2P o tolyl) and {Ru(Cp*)[Ph2PCH2C(tBu)=O](MeCN)}[PF6] Complexes, their Involvement as Catalyst Precursors for Regioselective Allylic Substitution Reactions, and Related [Ru(Cp*)Cl(Ph2POMe)(RCHCHCH2)][PF6] Η3 Allyl Ruthenium(IV) Intermediates</w:t>
               </w:r>
@@ -12105,103 +12105,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Light Induced Iron-Catalysed α-Alkylation of Ketones with alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique-Edwige Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Samira Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Synthesis and Catalysis 2023 (ISySyCat 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Evora, Portugal. </w:t>
@@ -12282,51 +12282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières 2022 GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France. </w:t>
@@ -12407,51 +12407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE 2022 DE LA DIVISION DE CHIMIE PHYSIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. https://journeedcp2022.sciencesconf.org/</w:t>
@@ -12474,342 +12474,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New copper-based materials for White Light-emitting Electrochemical Cells (LEC) applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valorization of Carbonic Derivatives by Hydrogenation: A Challenge for the Development of Eco-Compatible Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine S. Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest d’Etudes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531022v1</w:t>
+                <w:t xml:space="preserve">hal-02531015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Carbonic Derivatives by Hydrogenation: A Challenge for the Development of Eco-Compatible Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New copper-based materials for White Light-emitting Electrochemical Cells (LEC) applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest d’Etudes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531015v1</w:t>
+                <w:t xml:space="preserve">hal-02531022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of (NHC)Cu(I) complexes bearing pyridine-based ligands for applications in luminescent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
@@ -12864,77 +12864,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Synthesis and Catalysis (ISySyCat) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12985,64 +12985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13093,51 +13093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diagne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,273 +13186,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Hydrogenases for Asymmetric Reduction of Polarized C=X Bonds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of (NHC) Copper(I) complexes bearing dipyridylamine ligands for application in luminescent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434121v1</w:t>
+                <w:t xml:space="preserve">hal-02434048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of (NHC) Copper(I) complexes bearing dipyridylamine ligands for application in luminescent materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Hydrogenases for Asymmetric Reduction of Polarized C=X Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine S. Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. </w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434048v1</w:t>
+                <w:t xml:space="preserve">hal-02434121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Carbonic Derivatives by Hydrogenation: A Challenge for the Development of Eco-Compatible Processes</w:t>
               </w:r>
@@ -13477,64 +13477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu Tien Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorants ADEME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13559,90 +13559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning of NHC copper (I) complexes bearing dipyridylamine ligands: application in photoluminescence and LEC devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13716,64 +13716,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron, Tricarbonyl‐1,4‐bis[(dimethylamino)ethyl]‐5,7‐diphenyl‐1,2,3,4‐tetrahydro‐6H ‐cyclopenta[b ]pyrazin‐6‐one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13986,64 +13986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassya Ozherelyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Peudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs ( JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14068,51 +14068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid Catalysis and Anodic Oxidation for a rapid access to nitrogen- and oxygen-containing heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANORCQ 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Hurvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14647,51 +14647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAFB611"/>
+    <w:nsid w:val="95B0EF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14878,51 +14878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-9622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137958722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Brotons-Rufes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monreal-Corona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03182B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faucon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inokentijs Josts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couchot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117842" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mendas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Moscogiuri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00649f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L A Mislin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04725097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01626B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Giobbio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01056F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gimferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Escayola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lequertier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04311357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique-Edwige Mendy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04219425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien a L Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hahn Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lhuillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00975k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fresta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mahoro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavinato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Lohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101999" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Samira Abdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vi&#241;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bisaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Inial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Nasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01689J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03203785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132187" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100554" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02496581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc05840h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n D. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Fernandez-Cestau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02919846v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00410C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalani Kariyawasam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de Los Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doucet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de los Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lator" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00581" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Seck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2017.11.045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02080" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Miehlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800995" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Mbaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coufourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lator" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Lohier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701241" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye M. D." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Dieng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvageot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fechter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00262a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. M&#233;rel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Ward" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1681-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Merel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran Do" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_103" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Thai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poater" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500720" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-444JPF3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00772G" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagnoux-Ozherelyeva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. Bolien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peudru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lohier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Ipouck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Whitby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47700b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848074v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran So" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.20140761310.1002/ange.201407613" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham Hoai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138527212802651322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZB50D6J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jerphagnon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hank" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.01.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4GSK1T9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bouziane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218561" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217405" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbabi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demerseman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li&#233;gault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341663v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cetinkaya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meklati" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341675v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carreaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341656v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340410v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Kaur Vohra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322119v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Vohra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321891v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321883v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815286v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingouain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Dixneuf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTVMF8T4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne Mbaye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531022v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531015v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Ward" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434121v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu Tien Thai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862304v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02333" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382175v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hammoud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassya Ozherelyeva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Peudru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576927v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hurvois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00850" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8757-9622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137958722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monreal-Corona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03182B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Brotons-Rufes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04725097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QO01626B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faucon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inokentijs Josts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117842" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05426358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mendas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Moscogiuri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00649f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L A Mislin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Giobbio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01056F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gimferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Escayola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaignard Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lequertier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04219425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien a L Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hahn Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lhuillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00975k" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04311357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique-Edwige Mendy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301472" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Samira Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c02233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fresta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mahoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Lohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Faye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00512" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vi&#241;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bisaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Inial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166469" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Nasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01689J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03203785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03192155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bajohr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whyte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03565392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100554" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04222548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02490284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02496581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc05840h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n D. Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Fernandez-Cestau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalani Kariyawasam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de Los Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1906" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02919846v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT00410C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef L&#243;pez de los Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lator" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00581" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b03171" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Renaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fischmeister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02165e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diagne Seck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2017.11.045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02080" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201800924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Miehlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800995" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye M. D." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coufourier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lator" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Dieng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.01.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Mbaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Lohier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701241" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvageot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniellou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fechter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00262a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. M&#233;rel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Ward" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-015-1681-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Merel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran Do" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2015_103" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Thai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poater" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500720" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-444JPF3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00772G" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Ipouck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Whitby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47700b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagnoux-Ozherelyeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. Bolien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peudru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lohier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848074v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Tran So" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.20140761310.1002/ange.201407613" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham Hoai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138527212802651322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-ZB50D6J6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Elmkaddem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100127f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003692g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7WSWB38V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492596v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b916569j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9B93S70M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbache" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jerphagnon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hank" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.01.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4GSK1T9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bouziane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218561" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1217405" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbabi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341581v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li&#233;gault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356801v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demerseman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356814v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341663v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#214;zdemir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cetinkaya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341645v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meklati" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elmkaddem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807258b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DDP2G6VT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341675v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demerseman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carreaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341656v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340410v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramandeep Kaur Vohra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321883v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321942v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G&#252;rb&#252;z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#199;etinkaya" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Vohra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322112v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815286v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Renaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingouain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Dixneuf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTVMF8T4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne Mbaye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531022v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Ward" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02530848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02531012v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434121v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu Tien Thai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02862304v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn02333" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382175v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hammoud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joosten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassya Ozherelyeva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Peudru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576927v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hurvois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365029v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00850" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>