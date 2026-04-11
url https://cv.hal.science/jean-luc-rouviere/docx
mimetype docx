--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1865,295 +1865,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of illumination conditions in the measurement of built-in electric field at p–n junctions by 4D-STEM</w:t>
+                <w:t xml:space="preserve">Assessment of Active Dopants and p–n Junction Abruptness Using In Situ Biased 4D-STEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno C da Silva</w:t>
+                <w:t xml:space="preserve">Bruno César da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra S Momtaz</w:t>
+                <w:t xml:space="preserve">Zahra Sadre Momtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bruas</w:t>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviére</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0104861⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9544-9550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832206v1</w:t>
+                <w:t xml:space="preserve">hal-03881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Active Dopants and p–n Junction Abruptness Using In Situ Biased 4D-STEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of illumination conditions in the measurement of built-in electric field at p–n junctions by 4D-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno C da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno César da Silva</w:t>
+                <w:t xml:space="preserve">Zahra S Momtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Sadre Momtaz</w:t>
+                <w:t xml:space="preserve">Lucas Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Monroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Rouviére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.9544-9550. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (12), pp.123503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0104861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881003v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice of electron microscopy on nanoparticles sensitive to radiation damage: CsPbBr3 nanocrystals as a case study</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1058620. </w:t>
@@ -4922,286 +4922,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision deformation mapping in finFET transistors with two nanometre spatial resolution by precession electron diffraction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Yu Wang</w:t>
+                <w:t xml:space="preserve">J Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.094006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa8084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998271v1</w:t>
+                <w:t xml:space="preserve">hal-02045752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">High-precision deformation mapping in finFET transistors with two nanometre spatial resolution by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (22), pp.223109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045752v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision strain mapping of topological insulator HgTe/CdTe</w:t>
               </w:r>
@@ -6625,131 +6625,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 2 nm Spatial Resolution and 0.02% Precision for Deformation Mapping of Semiconductor Specimens in a Transmission Electron Microscope by Precession Electron Diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Solving difficult structures with electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (8), pp.5289-5294. </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2052252514026797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588268v1</w:t>
+                <w:t xml:space="preserve">hal-01616541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale strain distributions in embedded SiGe semiconductor devices revealed by precession electron diffraction and dual lens dark field electron holography</w:t>
               </w:r>
@@ -6863,118 +6850,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving difficult structures with electron diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Zuo</w:t>
+                <w:t xml:space="preserve">Combining 2 nm Spatial Resolution and 0.02% Precision for Deformation Mapping of Semiconductor Specimens in a Transmission Electron Microscope by Precession Electron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.7-8. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5289-5294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2052252514026797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616541v1</w:t>
+                <w:t xml:space="preserve">hal-01588268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution of the 3.45 eV GaN nanowires luminescence to inversion domain boundaries</w:t>
               </w:r>
@@ -7618,290 +7618,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural void environment characterization by electron imaging in 45 nm technology node to link electromigration and copper microstructure</w:t>
+                <w:t xml:space="preserve">Measuring Lattice Parameters and Local Rotation using Convergent Beam Electron Diffraction: One Step Further</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Galand</w:t>
+                <w:t xml:space="preserve">Y. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brunetti</w:t>
+                <w:t xml:space="preserve">J.-M. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnaud</w:t>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rouviere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.018⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (S2), pp.710-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927613005540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850231v1</w:t>
+                <w:t xml:space="preserve">hal-02071123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Lattice Parameters and Local Rotation using Convergent Beam Electron Diffraction: One Step Further</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural void environment characterization by electron imaging in 45 nm technology node to link electromigration and copper microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Martin</w:t>
+                <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Zuo</w:t>
+                <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.168-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927613005540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth strain profile with sub-nm resolution in a thin silicon film using medium energy ion scattering</w:t>
               </w:r>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pelloux-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8397,90 +8397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the Domino-Cascade Model by LiFePO(4)/FePO(4) Precession Electron Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.F. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking defect type and strain relaxation in patterned Ge/Si(001) islands by x-ray forbidden reflection analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-S. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8659,277 +8659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-vapour-deposition growth and electrical characterization of intrinsic silicon nanowires</w:t>
+                <w:t xml:space="preserve">The morphology of silicon nanowires grown in the presence of trimethylaluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">F. Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
+                <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 159-160, pp.83-86</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20 (24): Art. No. 245602 JUN 17 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453724v1</w:t>
+                <w:t xml:space="preserve">hal-00455406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphology of silicon nanowires grown in the presence of trimethylaluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical-vapour-deposition growth and electrical characterization of intrinsic silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Oehler</w:t>
+                <w:t xml:space="preserve">H. Jamgotchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gentile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rouviere</w:t>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.20 (24): Art. No. 245602 JUN 17 2009</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159-160, pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455406v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate dissociation of the screw dislocations in a (001) buried small-angle twist boundary in silicon</w:t>
               </w:r>
@@ -9036,103 +9036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical-vapour-deposition growth and electrical characterization of intrinsic silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jamgotchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.B 159-160 83-86</w:t>
@@ -9471,51 +9471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.20 6183-6188</w:t>
@@ -9708,51 +9708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10218,51 +10218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,51 +10520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (23), pp.4154-4156. </w:t>
@@ -10628,51 +10628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12674,51 +12674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer epitaxy and molecular beam epitaxy of CdTe/MnTe superlattices: A structural and optical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,273 +13048,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
+                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 70 (9), pp.1113-1115. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 112, pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.118501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142831v1</w:t>
+                <w:t xml:space="preserve">hal-04142838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L Rouvière</w:t>
+                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 70 (9), pp.1113-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.118501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00978-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04142838v1</w:t>
+                <w:t xml:space="preserve">hal-04142831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of AlxGa1-xN</w:t>
               </w:r>
@@ -14659,51 +14659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
@@ -14909,51 +14909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, grenoble, France</w:t>
@@ -15638,64 +15638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Si Nanowires Growth by CVD-VLS and Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15744,540 +15744,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy of gold catalyser silicon nanowires : defects in the wires and gold on the wires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation de films minces d'HfO2 par HRTEM et EELS (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pokrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tichelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanofils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ECULLY, France</w:t>
+              <w:t xml:space="preserve">Xème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396921v1</w:t>
+                <w:t xml:space="preserve">hal-00214154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst Assisted Silicon Nanowires Growth for Nanoelectronics</w:t>
+                <w:t xml:space="preserve">Small-diameter silicon nanowires growth by CVD Au catalyzed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395914v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-diameter silicon nanowires growth by CVD Au catalyzed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Electron microscopy of gold catalyser silicon nanowires : defects in the wires and gold on the wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rouviere</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR Nanofils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ECULLY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395911v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation de films minces d'HfO2 par HRTEM et EELS (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalyst Assisted Silicon Nanowires Growth for Nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Cheynet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214154v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small diameter silicon nanowires growth by CVD Au catalyzed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,51 +16285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">397 WE-Heraeus-Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bonn, Germany</w:t>
@@ -16358,103 +16358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance VLS de nanofils de Si de diamètre inférieur à 10 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanofils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16479,51 +16479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth study of CVD Au calayzed Si nanowires and integration in an organized nanoporous alumina template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16531,51 +16531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting Boston, Symposium Q</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, boston, United States</w:t>
@@ -16598,480 +16598,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Si Nanowire Integration: CVD Growth, Characterization and Comparison of Au vs PtSi Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Catalyzed Growth of Silicon Nanowires by Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gordon</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390626v1</w:t>
+                <w:t xml:space="preserve">hal-00395858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Catalyzed Growth of Silicon Nanowires by Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance catalytique de nanofils Si par VLS-CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rouviére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, nice, France</w:t>
+              <w:t xml:space="preserve">GDR Nanofils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395858v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance catalytique de nanofils Si par VLS-CVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Si Nanowire Integration: CVD Growth, Characterization and Comparison of Au vs PtSi Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanofils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396915v1</w:t>
+                <w:t xml:space="preserve">hal-00390626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Au on lateral surfaces on Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanofils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, lille, France</w:t>
@@ -18069,51 +18069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>