--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -793,295 +793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
+                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Canaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Saghi</w:t>
+                <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412932002⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773075v1</w:t>
+                <w:t xml:space="preserve">hal-04688082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kshipra Sharma</w:t>
+                <w:t xml:space="preserve">Jesus Canaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.32002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412932002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688082v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
               </w:r>
@@ -1227,77 +1227,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
@@ -1329,429 +1329,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin GaN quantum wells in AlN nanowires for UV-C emission</w:t>
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Vermeersch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Castioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Garcia-Cristobal</w:t>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/accaeb⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064951v1</w:t>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrathin GaN quantum wells in AlN nanowires for UV-C emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonas Krotkus</w:t>
+                <w:t xml:space="preserve">Rémy Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Garcia-Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.275603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/accaeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291553v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+                <w:t xml:space="preserve">Celine Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+                <w:t xml:space="preserve">Sergej Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Simonas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous spatial distribution of non radiative recombination centers in GaN/InGaN nanowire heterostructures studied by cathodoluminescence</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice of electron microscopy on nanoparticles sensitive to radiation damage: CsPbBr3 nanocrystals as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice of electron microscopy on nanoparticles sensitive to radiation damage: CsPbBr3 nanocrystals as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,295 +2401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-sensitivity mapping of magnetic induction fields with nanometer-scale resolution: comparison of off-axis electron holography and pixelated differential phase contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of surface diffusion in the growth mechanism of III-nitride nanowires and nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boureau</w:t>
+                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Staňo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Marion Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.085606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc77d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919930v1</w:t>
+                <w:t xml:space="preserve">hal-03429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surface diffusion in the growth mechanism of III-nitride nanowires and nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-sensitivity mapping of magnetic induction fields with nanometer-scale resolution: comparison of off-axis electron holography and pixelated differential phase contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gruart</w:t>
+                <w:t xml:space="preserve">M Staňo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. den Hertog</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (8), pp.085606. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc77d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429491v1</w:t>
+                <w:t xml:space="preserve">hal-02919930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of zinc-blende GaN on muscovite mica by molecular beam epitaxy</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,161 +3988,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
+                <w:t xml:space="preserve">Strain, stress, and mechanical relaxation in fin-patterned Si/SiGe multilayers for sub-7 nm nanosheet gate-all-around device technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mante</w:t>
+                <w:t xml:space="preserve">S. Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rennesson</w:t>
+                <w:t xml:space="preserve">R. Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frayssinet</w:t>
+                <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">N. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (21), pp.215701. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (5), pp.051901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5010997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322400v1</w:t>
+                <w:t xml:space="preserve">hal-02071864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of atomic vacancies in InAs/GaSb strained-layer superlattices by atomic strain</w:t>
               </w:r>
@@ -4252,161 +4252,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain, stress, and mechanical relaxation in fin-patterned Si/SiGe multilayers for sub-7 nm nanosheet gate-all-around device technology</w:t>
+                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reboh</w:t>
+                <w:t xml:space="preserve">N. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coquand</w:t>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barraud</w:t>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loubet</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernier</w:t>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (5), pp.051901. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (21), pp.215701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5010997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071864v1</w:t>
+                <w:t xml:space="preserve">hal-02322400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension of peculiar local emission behavior of InGaAs quantum well by colocalized nanocharacterization combining cathodoluminescence and electron microscopy techniques</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (20), pp.202104. </w:t>
@@ -5181,278 +5181,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision strain mapping of topological insulator HgTe/CdTe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
+                <w:t xml:space="preserve">Peak separation method for sub-lattice strain analysis at atomic resolution: Application to InAs/GaSb superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honggyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jian-Min Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4989822⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980854v1</w:t>
+                <w:t xml:space="preserve">hal-02071868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak separation method for sub-lattice strain analysis at atomic resolution: Application to InAs/GaSb superlattice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">High precision strain mapping of topological insulator HgTe/CdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Min Zuo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (26), pp.263102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4989822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071868v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t>
               </w:r>
@@ -6402,64 +6402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (5), pp.051904. </w:t>
@@ -6536,51 +6536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Minj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (4), pp.042104. </w:t>
@@ -7094,51 +7094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and strain analysis of atomic resolution Z-contrast images based on template matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Min Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amish Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd electron diffraction patterns in silicon nanowires and silicon thin films explained by microtwins and nanotwins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9596,51 +9596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9721,51 +9721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10730,360 +10730,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the morphology transition for the growth of cubic GaN/AlN nanostructures</w:t>
+                <w:t xml:space="preserve">Zero-dimensional excitons in CdTe/ZnTe nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+                <w:t xml:space="preserve">L. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chabuel</w:t>
+                <w:t xml:space="preserve">L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Daudin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Tinjod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wasiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1527975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (8), pp.4936-4943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1436560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068237v1</w:t>
+                <w:t xml:space="preserve">hal-04068287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-dimensional excitons in CdTe/ZnTe nanostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the morphology transition for the growth of cubic GaN/AlN nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tinjod</w:t>
+                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kheng</w:t>
+                <w:t xml:space="preserve">F. Chabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wasiela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 91 (8), pp.4936-4943. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (27), pp.5117-5119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1436560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1527975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068287v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures formation and optical properties of II–VI semiconductor compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tinjod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11405,51 +11405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of GaN, AlN, InN and related alloys: from two- to three-dimensional growth mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12450,51 +12450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chautain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 184-185, pp.279-282. </w:t>
@@ -12544,51 +12544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale surface clustering on CdTe epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12834,51 +12834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12927,450 +12927,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 112, pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00978-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546189v1</w:t>
+                <w:t xml:space="preserve">hal-04142838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L Rouvière</w:t>
+                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 112, pp.142-147. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 70 (9), pp.1113-1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00978-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.118501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142838v1</w:t>
+                <w:t xml:space="preserve">hal-04142831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
+                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.61-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142831v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of AlxGa1-xN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14042,51 +14042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
@@ -14141,51 +14141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,271 +14607,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
+              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905730v1</w:t>
+                <w:t xml:space="preserve">hal-01891383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891383v1</w:t>
+                <w:t xml:space="preserve">hal-01905730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t>
               </w:r>
@@ -15008,51 +15008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pelloux-Prayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,51 +15267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pelloux-Prayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15366,51 +15366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of GaN Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15983,51 +15983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy of gold catalyser silicon nanowires : defects in the wires and gold on the wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16272,51 +16272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16371,51 +16371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance VLS de nanofils de Si de diamètre inférieur à 10 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16518,51 +16518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16738,51 +16738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance catalytique de nanofils Si par VLS-CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16889,51 +16889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16975,51 +16975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Au on lateral surfaces on Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17152,51 +17152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Groh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal-Microscopical-Society Conference on Microscopy of Semiconducting Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, OXFORD (ENGLAND), United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17346,51 +17346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy characterization of GaN layers grown by MOCVD on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17398,51 +17398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh Bachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Materials-Research-Society 1996 Spring Meeting, Symposium C: UV, Blue and Green Light Emission from Semiconductor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, STRASBOURG (FRANCE), France. pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18069,51 +18069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>