--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -793,295 +793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Jesus Canaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kshipra Sharma</w:t>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.32002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412932002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688082v1</w:t>
+                <w:t xml:space="preserve">hal-04773075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Canaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Kshipra Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Saghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, pp.32002. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412932002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773075v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
               </w:r>
@@ -1227,77 +1227,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
@@ -1329,429 +1329,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Celine Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">Sergej Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Simonas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+                <w:t xml:space="preserve">hal-04291553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin GaN quantum wells in AlN nanowires for UV-C emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Garcia-Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.275603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/accaeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vergnaud</w:t>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Pasko</w:t>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonas Krotkus</w:t>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291553v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous spatial distribution of non radiative recombination centers in GaN/InGaN nanowire heterostructures studied by cathodoluminescence</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice of electron microscopy on nanoparticles sensitive to radiation damage: CsPbBr3 nanocrystals as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice of electron microscopy on nanoparticles sensitive to radiation damage: CsPbBr3 nanocrystals as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,295 +2937,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying phase change memory devices by coupling scanning precession electron diffraction and energy dispersive X-ray analysis</w:t>
+                <w:t xml:space="preserve">Improved measurement of electric fields by nanobeam precession electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Henry</w:t>
+                <w:t xml:space="preserve">L. Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">V. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jacob</w:t>
+                <w:t xml:space="preserve">A. Conlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clément</w:t>
+                <w:t xml:space="preserve">S. Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (20), pp.205703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493618v1</w:t>
+                <w:t xml:space="preserve">hal-03798997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurement of electric fields by nanobeam precession electron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying phase change memory devices by coupling scanning precession electron diffraction and energy dispersive X-ray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bruas</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boureau</w:t>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Conlan</w:t>
+                <w:t xml:space="preserve">Gabriele Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martinie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Laurent Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (20), pp.205703. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.72 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0006969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798997v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct comparison of off-axis holography and differential phase contrast for the mapping of electric fields in semiconductors by transmission electron microscopy</w:t>
               </w:r>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Crystallization Behavior of Surface-Oxidized GeTe Thin Films for Phase-Change Memory Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,161 +3988,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain, stress, and mechanical relaxation in fin-patterned Si/SiGe multilayers for sub-7 nm nanosheet gate-all-around device technology</w:t>
+                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reboh</w:t>
+                <w:t xml:space="preserve">N. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coquand</w:t>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barraud</w:t>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loubet</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernier</w:t>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (5), pp.051901. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (21), pp.215701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5010997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071864v1</w:t>
+                <w:t xml:space="preserve">hal-02322400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of atomic vacancies in InAs/GaSb strained-layer superlattices by atomic strain</w:t>
               </w:r>
@@ -4252,161 +4252,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
+                <w:t xml:space="preserve">Strain, stress, and mechanical relaxation in fin-patterned Si/SiGe multilayers for sub-7 nm nanosheet gate-all-around device technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mante</w:t>
+                <w:t xml:space="preserve">S. Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rennesson</w:t>
+                <w:t xml:space="preserve">R. Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frayssinet</w:t>
+                <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">N. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (21), pp.215701. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (5), pp.051901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5010997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322400v1</w:t>
+                <w:t xml:space="preserve">hal-02071864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension of peculiar local emission behavior of InGaAs quantum well by colocalized nanocharacterization combining cathodoluminescence and electron microscopy techniques</w:t>
               </w:r>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4520,295 +4520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t>
+                <w:t xml:space="preserve">Understanding and improving the low optical emission of InGaAs quantum wells grown on oxidized patterned (001) silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cerba</w:t>
+                <w:t xml:space="preserve">J. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moeyaert</w:t>
+                <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Rouvière</w:t>
+                <w:t xml:space="preserve">N. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (20), pp.202104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954336v1</w:t>
+                <w:t xml:space="preserve">hal-01947882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and improving the low optical emission of InGaAs quantum wells grown on oxidized patterned (001) silicon substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roque</w:t>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Haas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bernier</w:t>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (20), pp.202104. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5027163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947882v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene as a Mechanically Active, Deformable Two-Dimensional Surfactant</w:t>
               </w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5075,51 +5075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision deformation mapping in finFET transistors with two nanometre spatial resolution by precession electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5566,437 +5566,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+                <w:t xml:space="preserve">Growth mechanism of InGaN nanoumbrellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 27 (45), pp.455603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/45/455603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+                <w:t xml:space="preserve">cea-01851933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of InGaN nanoumbrellas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain effect on mobility in nanowire MOSFETs down to 10 nm width: Geometrical effects and piezoresistive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pelloux-Prayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/45/455603⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851933v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effect on mobility in nanowire MOSFETs down to 10 nm width: Geometrical effects and piezoresistive model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Triozon</w:t>
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barraud</w:t>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01851576v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain mapping of semiconductor specimens with nm-scale resolution in a transmission electron microscope</w:t>
               </w:r>
@@ -6008,51 +6008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial chemistry in a ZnTe/CdSe superlattice studied by atom probe tomography and transmission electron microscopy strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (4), pp.042104. </w:t>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining 2 nm Spatial Resolution and 0.02% Precision for Deformation Mapping of Semiconductor Specimens in a Transmission Electron Microscope by Precession Electron Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10909,51 +10909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12002,51 +12002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative characterization of GaN quantum-dot structures in AlN by high-resolution transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12726,51 +12726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 84 (8), pp.4300-4308. </w:t>
@@ -12927,450 +12927,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L Rouvière</w:t>
+                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.61-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142838v1</w:t>
+                <w:t xml:space="preserve">hal-00546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
+                <w:t xml:space="preserve">Atomic layer epitaxy of CdTe, MgTe and MnTe; growth of CdTe/MnTe tilted superlattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 70 (9), pp.1113-1115. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 112, pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.118501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142831v1</w:t>
+                <w:t xml:space="preserve">hal-04142838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Growth of CdTe/MnTe tilted and serpentine lattices on vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 70 (9), pp.1113-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.118501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546189v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of AlxGa1-xN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13829,51 +13829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of a bicontinuous zone in microemulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,340 +14607,340 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891383v1</w:t>
+                <w:t xml:space="preserve">hal-01905730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
+              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905730v1</w:t>
+                <w:t xml:space="preserve">hal-01891383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15008,51 +15008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pelloux-Prayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15267,51 +15267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pelloux-Prayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17152,51 +17152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Groh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal-Microscopical-Society Conference on Microscopy of Semiconducting Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, OXFORD (ENGLAND), United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17346,51 +17346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy characterization of GaN layers grown by MOCVD on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17398,51 +17398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh Bachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Materials-Research-Society 1996 Spring Meeting, Symposium C: UV, Blue and Green Light Emission from Semiconductor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, STRASBOURG (FRANCE), France. pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17742,187 +17742,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advanced structural characterization of single-walled carbon nanotubes with 4D-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Vigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béché Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId616"/>
+      <w:footerReference w:type="default" r:id="rId619"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18069,51 +18187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My-Nhat Quach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Napierala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7b43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia-Cristobal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/accaeb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Concordel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh My Nhat Quach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadre Momtaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra S Momtaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0104861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.1058620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gruart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc780" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb6a5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Garro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggyu Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hwan Kwon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Min Zuo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252517016219" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Roque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5033363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027163" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00586" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Yu Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Triozon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H3LX1MJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Beche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zuo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ulisamic.2014.12.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252514026797" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927826" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amish Shah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenpei Gao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZFV0GJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103079v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M.P. Vigouroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Bernier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901435" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071157v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Isheim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887078" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.02.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G792SB7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zuo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927613005540" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouviere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1S2WB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302890f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/2/025701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201783z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Yoon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Xie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075314" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389424v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubradou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989752v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delamadeleine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355704" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WGF74K0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394788v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394786v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073356i" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Desr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2811935" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheynet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pokrant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2697551" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1458049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068287v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1436560" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068237v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabuel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527975" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068299v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01911-X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X89BPCZS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069839v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pelekanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.40.1892" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141176v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(99)00220-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2V1LKN3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141213v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adelmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Arlery" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fishman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)00105-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4GV1V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123321" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141491v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mariette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Hartmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martrou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(98)00128-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F9GQP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141486v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marsal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Samson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00028-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSN1WQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142624v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80059-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT032ZJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141493v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.122648" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141500v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charleux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142838v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00978-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTF3WSS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142831v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118501" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menelle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mimault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996224" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DA6AC6E5F65FFC48292FE8779D1FE718657DBE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouviere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990152" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69E75E92025024DA09582AD7A69F8ADB71BA0264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delord" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dussossoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019800041018043700" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2595225EF31365D4D2E6C4823F11030008981F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338633v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138872v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andreev" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-798-Y4.7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agraffeil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pokrant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tichelaar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395914v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396818v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396923v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395858v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396914v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunlop" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dunstetter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599300v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616273v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigano" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>