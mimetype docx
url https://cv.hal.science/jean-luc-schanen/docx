--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC SCHANEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters of Multi-Level Flying Capacitor Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri-Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gabriel Alves Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), pp.7156-7169. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3425796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of PV Inverter Using LCOE Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri-Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16052213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized State-Plane Analysis of Bidirectional CLLC Resonant Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rezayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Tahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.5773-5785. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3131413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-PEEC: A Fast Tool From CAD to Power Electronics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.700-713. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3092431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation of GaN Power Inverter Leg by Local Shielding Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel B Derkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr J Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.11996-12004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3176943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predesign Methodology for Power Electronics Based on Optimization and Continuous Models: Application to an Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/designs6040068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of AC Grid Filters in Aircraft and Influence of the System Dynamic Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE transactions on IAS, vol. 58 (2), pp.2134-2143. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3133212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis of switching cells with dies embedded in printed circuit boards: Application to TAPIR (compacT and modulAr Power modules with IntegRated cooling) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-F. Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronic Devices and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100022. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedc.2022.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata-Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1891. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteenth Annual ECCE Delivers the Latest Innovations in Energy Conversion, Electric Machines and Drives: In a virtual format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Bindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.38 - 42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mpel.2021.3123856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign Methodology of Voltage Inverters Using a Gradient-Based Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.5895-5905. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2021.3092576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata Nakahata Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier O Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (6), pp.6318-6326. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Parasitic Capacitance of Common Mode Noise in Vehicular Applications: An Unscented Kalman Filter-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.7526--7534. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3007088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cable Lengths on EMI Emissions of a DC/DC Converter Influence of Cable Lengths on EMI Emissions of a DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Measurement and Control, A General Physics and Electrical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-4), pp.26--30. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_a.931-404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stabilization of DC Traction Systems Using a Supercapacitor-Based Active Stabilizer With Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.228--240. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2964423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling of Inductor and Transformer Windings Including Litz Wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyo Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizheng Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.867--881. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2914661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase PWM Voltage-Source-Inverter Weight Optimization for Aircraft Application Using Deterministic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1393. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9091393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Estimation for Supercapacitor State-of-Energy and State-of-Health Determination in Vehicular Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (9), pp.7963--7972. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2941151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Air Coil for Current Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.4122--4129. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2977102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain modeling of unshielded multiconductor power cables for periodic excitation with new experimental protocol for wide band parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris G. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. F. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (2), pp.333--343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-019-00780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of loss effect on optimum operation of variable speed micro-hydropower energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1022--1034. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance of a Current Sensor for a Laminated Bus Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.2579--2587. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2796538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by optimization of controlled static converters with EMC filters in aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Models Synthesis of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v2i1.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des convertisseurs de puissance sous contraintes CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedances Identification of DC/DC Converters for Network EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (12), pp.6445--6457. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2302851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters for electrical drives in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/compel-10-2012-0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Buck Converter With a SiC JFET to Predict EMC Conducted Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.2246 - 2260. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2295053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stray magnetic couplings for EMC filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.1619-1627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modeling of Drives for Aircraft Applications: Modeling Process, EMI Filter Optimization and Technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.1145-1156. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2012.2207128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel DC Bus Voltage Balancing of Cascaded H-bridge Converters in D-SSSC Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.567-577. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6113/jpe.2012.12.4.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Process and Optimisation of EMC Filters for Power electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp 747-763. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of power flow controller and short-circuit limiter in distribution electrical network using a cascaded H-bridge distribution-static synchronous series compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.1121 - 1131. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2012.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources électromagnétiques multipolaires par filtrage spatial : simplification du contour des capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp. 613-632. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.15.613-632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cascaded H-bridge distribution-static synchronous series compensator in electrical distribution system power flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Journal of Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1660-1675. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2012.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Study of Three-Phase Inverter-Fed Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in EMC for integrated power electronics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2011.11463782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dielectric deterioration on the conducted EMI emissions in the DC-DC boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Јuszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by spatial filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 2815-2818. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Antennas for Near-Field Multipolar-Expansion Identification: First Experimental Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp. 3086-3092. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2063052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Physical Layout of High-Current Rectiﬁers on Current Division and Magnetic Field Using PEEC Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp892-900. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2010.2041083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2009.2013558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a DC Capacitor tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2009.2013579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio França Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), 64S-77S, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM Inverter output filter: cost-losses trade off and optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2008.4522764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of a Modular MV-to-LV Rectifier based on Cascaded Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khakbazan-Fard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp. 133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular power electronic transformer based on a cascaded H-bridge multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khakbazan-Fard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (12), pp.1625-1637. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wiener Filter Applied to EMI Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (6), pp.3088-3093. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2008.2004873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Strategy for Control and Voltage Balancing of Cascaded H-Bridge Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 23 (5), pp. 2428-2442. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2008.2002055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance criterion for power modules comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2005.861112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar copper losses computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal Applied Physics, physics of energy conversion and coupled Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.23, 55-62 (2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original cabling conditions to insure balanced current during switching transitions between paralleled semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/28.980374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuits for transformers based on one-dimensional propagation: accounting for multilayer structure of windings and ferrite losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (5), pp.3778-3784. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.908359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an impedance step in interconnection inductance calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (3), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.497368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of low inductive busbar connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2 (5), pp.39-43. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2943.532153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comportementale de la commutation d'un transistor MOSFET de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (12), pp.2531-2555. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (192)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization based Design of 3-L Inverters Considering an Extensive WBG Semiconductors Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diode Bridge in Discontinuous Conduction Mode on EMI propagation path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Franchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of 3-L Inverters Considering Conducted EMI Emissions Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Frequency Model of a Low Power SMPS in Discontinuous Conduction Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandry Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugoo Ansley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Ecodesign and circularity in Power Electronics: The vision of Univ. Grenoble Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast model of a Hybrid Excitation Synchronous Machine using equivalent reluctance networks for parameter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress &amp; Expo (ECCE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Magnetic Flux Balancing Strategies for Novel Dual Active Bridge Converter ZVS Modulation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21st International Power Electronics and Motion Control Conference (PEMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pilsen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEMC61721.2024.10726386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Based Converter Model Applied to Converter Automated Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC: the dark side of Wide Bandgap devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Notingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of high frequency decoupling inductors for reducing common mode current in high speed switching cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Botter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W F Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, DUSSELDORF, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ZVS Modulation Patterns for the Dual Active Bridge Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Common Mode Current Generation in a Novel Dual Active Bridge Converter ZVS Modulation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carcouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024 - International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stray Inductance of a Modular Switching Cell Designed for Easier Disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Botter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Bouzerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Dusseldorf, Germany. pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Model for EMI Study of Three-Phase Grid Connected Photovoltaic Inverter on Both DC and AC Sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power ElectronicS Conference (APEC 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un Filtre CEM Actif de Mode Commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un filtre hybride de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées URSI 23023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Evaluation of Substrate Technologies Used for Power Peak Management in SSPC Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Khazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NUREMBERG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency model for EMC study of mutilevel boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gabriel Alves Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville (Tenessee), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the auxiliary power supply of active circuits on the performance of active EMI filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI, the dark side of WBG devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE German Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Onlince Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging design for low EMI generation of power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Integrated Power Packaging (IWIPP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a voltage sensing-current cancellation Common Mode linear active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phase PV inverter LCOE optimization considering technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECEP LOT 5 IMPACT SUR LES EMISSIONS RF CONDUITES DES TECHNOLOGIES EMERGENTES POUR LES ELECTRONIQUES DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P O Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPIR (compacT and modulAr Power modules with IntegRated cooling) Technology: Goals and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga-Fadel Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3D-PEIM49630.2021.9497263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of CM Parasitic Capacitances in Front-end LLC Resonant DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th Power Electronics, Drive Systems, and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tabriz, Iran. pp.352--356, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC52094.2021.9405841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par optimisation de l'impact de la montée en tension sur la topologie des onduleurs aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique – SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of a Non Symmetrical System Level EMC Model for Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fonseca de Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver (virtual), Canada. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Deterministic Optimization to Compare Interleaved and Coupled Inverters: Results and Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Packaging Concepts for Wide Bandgap Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSMA Power Technology Roadmap Forum Power Sources Manufacturers Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the Performances of an Inverter Sized with Optimization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D PCB package for GaN inverter leg with low EMC feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Derkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation-Based Switching and Conduction Losses Model of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rezayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Tahami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical model of the Dc-Link Current Ripple in multiphase PWM inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Alawieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unknown, Germany. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of multiphase inverter for electric vehicle drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D advanced packaging concepts for Wide Bandgap Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2020 – Industry session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching how to characterize and implement high speed power devices for tomorrow's engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga-Abdoul Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Inductor Analytical Loss Models under Saturation Conditions for PWM inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Scientific Conference on Electric Power Engineering (EPE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of DC-Link Current for N-Interleaved 3-Phase PWM Inverters Considering AC Current Ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Scientific Conference on Electric Power Engineering (EPE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcurrent Detection using an Integrated Rogowski Coil for an Electric Vehicles Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Future Energy Electronics Conference 2019 – IFEEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Wireless Power Transfer System with Wireless Control for Electrical Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the number of phases on losses of a multiphase inverter for electric vehicle drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ameziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Converters Interactions on Control Design in a Power Electronics Dense Network: Application to More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE19 - ECCE EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Generation and Propagation in Embedded Grids with Multiple Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of an AC Filtering Inductor for a 3-Phase PWM Inverter Including Saturation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’onduleurs de forte puissance dans le contexte aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign method in Power electronics: application to a wide input and output voltage range Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PEDSTC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a magnetically coupled filter for high efficiency, low cost and low volume dc-dc battery storage converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the minimal decoupling capacitor in a high speed switching cell using optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ecce 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Bar Embedded Rogowski Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated single stage bidirectional AC-DC converter with power decoupling and reactive power control to interface battery with the single phase grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Sal y Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Model of Litz Wire Toroidal Inductor Based on Experimental Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES LONGUEURS DE CABLE SUR LES EMISSIONS CEM CONDUITES D’UN CONVERTISSEUR DC/DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et exposition sur ma compatibilité électromagnétique CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Stray Elements of the Experimental Setup Used in the Semiconductor Datasheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tyrol, Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2017.8096629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Design by Optimization Method: Application to an Interleaved Buck Converter and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Continuous and Imaginary Design to a Real Device: a Heuristic Strategy Dedicated to Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategy for Designing in the Continuous Imaginary World with Power Electronics Discrete Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor Loss Reduction in a Modular Multilevel Converter by Harmonic Injection to the Reference Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Hadizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Noushak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 8th Power Electronics, Drive Systems &amp; Technologies Conference (pedstc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Teheran, Iran. pp.305--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization Methodology: Application to a Wide Input and Output Voltage Ranges Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinatti, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN BY OPTIMIZATION OF A THREE PHASES AFE UNDER EMC CONSTRAINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of EMI Sources on the Network Level Including Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheurfi Belhadj M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaoui A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2017 – ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for SiC based power converter optimization including EMC and thermal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Model Accuracy in Design by Optimization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2017.7910396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELECTIVITY IN FREQUENCY MODELLING OF ELECTRICAL CIRCUIT FOR THE SIZING BY OPTIMIZATION OF EMC FILTER FOR POWER ELECTRONICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Compatibilité Electromagnétique, Soucis de Fiabilité des Systèmes et Enjeux de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Electronics Converter: beyond topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Losses Model for SiC semiconductors dedicated to optimization operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of DC-DC Converters Based on Switching Impedances and EMI Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique d'estimation des pertes dans une cellule de commutation MOSFET-diode Schottky SiC en vue de la conception et de l'optimisation d'un dissipateur thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Into Account Interactions between Converters in the Design of Aircraft Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of a Wide Input and Output Voltage Ranges DC/DC Converter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2017 (More Electrical Aircraft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN BY OPTIMIZATION OF CONTROLLED CONVERTERS WITH EMC FILTERS FOR AEROSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of Power ElectronicsConverter Including EMC Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Design by Optimization for Reducing the Weight of a SiC Switching Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, WI, United States. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Globale d'une Cellule de Commutation SiC : Dimensionnement CEM et Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des filtres CEM amont et aval pour un redresseur PFC triphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance of a Current Sensor for a Laminated Bus Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of Power Electronics EMC Filters using Design by Optimization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Impedance of Modern Embedded Networks Including Many Power Electronics Converters: An Analytical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Y. Boudaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouichiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15TH INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING (IEEE EEEIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.337--342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Power Systems for More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Effah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accurate Input Impedances of a DC-DC Converters Connected to the Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouichiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Y. Boudaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15TH INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING (IEEE EEEIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.331--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Analytical EMC Model of Power Electronics Converters based on Quadripole System: Application to Demonstrate the Mode Decoupling Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper losses evaluation in multi-strands conductors Formal solution based on the magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic noise identification in DC network of industrial grid connected Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rucinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musznicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avion plus électrique, plus composite: impact de la CEM sur la masse des systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club EEA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing windings efficiency at high frequencies: hollow conductors and clad metal conductors Formal solution based on the magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELECTIVITY AND IMPROVEMENT OF THE MODELLING OF POWER ELECTRONICQ FREQUENCY MODELS FOR OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance investigation of a DC-DC converter on a large frequency range: a novel analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New μPEEC formulation for modeling 2D core,transformer. Principles, academic and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Bui Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Models for Power Electronics : from Converter Design to System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC models of Power Electronics converters for network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics propagation in industrial networks in the range of 2 to 150kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SiC Components on the EMC Behaviour of a Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.4411, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMC Prediction for a Power Converter with SiC Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.206, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2012.6237867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High Frequency Harmonics Propagation in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Study of a 70kW Interleaved Three-Phase Inverter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized layout for an EMC filter: Analysis and Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation HF des variateurs de vitesse pour Aéronefs : Dimensionnement et Optimisation de filtres CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters for electrical drives in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of EMI Filters for Electrical Drives in Aicraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation du câblage pour la CEM des circuits de puissance: méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme edition de la Conference sur le Genie electrique (CGE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for interaction between equipment at a frequency of some tens of kHz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rönnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2011, 21st International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modelling of Drives for Aircraft Applications: Modelling Process and Optimisation of EMI Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for interaction between equipment at a frequency of some tens of kHz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and benefits of stray magnetic couplings in EMC filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Simulation for EMC Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stray magnetic couplings for EMC filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for quasi-optimal current return paths in a composite environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modeling of Drives for Aircraft Applications: Modeling Process, EMI Filter Optimization and Technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation du câblage pour la CEM des circuits de puissance : méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de la Conférence sur le Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing the power flow in the looped electrical distribution network by using a cascaded H-bridge D-SSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PEDSTC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM: du semiconducteur au réseau embarqué.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme edition de la Conference sur le Genie electrique (CGE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization techniques for the current return path in a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse CEM d'un réseau multiconvertisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEEC-Models for EMC filter layout optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the conception and optimisation of the current return path in a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Systems Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active reduction of common mode current in power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Bouzourene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2010 (Conference on integrated Power Electronics Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle PEEC pour l'optimisation de filtre C.E.M par routage astucieux des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Logic DC Bus Voltage Balancing Controller for a D-SSSC Cascaded H-bridge Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Téhéran, Iran. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING PROCESS AND OPTIMISATION OF EMC FILTERS FOR POWER ELECTRONICS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Layout Optimization of an EMC filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Box&amp;quot; EMC model for Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Layout Optimization of a Double Sided Power Module Regarding Thermal and EMC constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Bouzourene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact EMC model of power electronics converter for conducted EMC studies in embedded networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Antennas for Near Field Multipolar Expansion Identification: First Experimental Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of conducted EMC using busbar stray elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Perregaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power Electronics Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Washingon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools dedicated to the Electromagnetic Modelling of Power Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flyback converter surface minimization: design procedure and formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular AC/DC Rectifier Based on Cascaded H-bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coils Sensors Design for Near Field Multipolar Expansion Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.Page 449, PE3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM Inverter output filter: cost-losses trade off and optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layout of High Current Rectifiers: Modern Methods for an Old Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Society Annuel Meeting IAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Electronic based Transformer for Feeding Sensitive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio França Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avion composite: nouvel environnement électromagnétique dans la distribution électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lionet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique - JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InCa3D a CAD tool for stray elements computation in Electrical Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magsoft User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de composantes multipolaires pour une caractérisation en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique - JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Expansion Sensors For Near Field Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Cascaded H-Bridge Rectifier for Medium Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Imaneini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InCa3D a CAD tool for stray elements computation in Electrical Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: «Virtual Prototyping in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Baden-Dättwil, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving conducted EMI forecasting with accurate layout modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Embedded EMC, 2EMC, ESIGELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Application Society 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Multichip Module design regarding EMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Compo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Pulsating Heat Pipe with Combined Circular and Square Section Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd annual Industry Applications Society Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Electronic Transformer based on Cascaded H-bridge Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Imaneini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE'07, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Converter Dimensioning with Structure and Losses Consideration for DFACTS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User of accurate chip level modeling and analysis of a power module to establish reliability rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of an electrical machine in an operating cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Besri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a DC Capacitor Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and sizing of an electrical drive with a voltage inverter and induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modeling method for stray inductance determination of any complex 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Workshop EPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trench IGBT distributed model with thermo-sensible parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a PWM Inverter regarding conducted EMC and Losses: Influence of some key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée de module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI study of a three phase inverter-fed motor drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2004 IEEE Industry Applications Conference, 2004. 39th IAS Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2004.1348850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI modeling of an inverter-motor association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference and workshop on compatibility in power electronics (CPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast EMI prediction method for three-phase inverter based on Laplace transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2003 - Power Electronics Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Acapulco, Mexico. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2003.1216608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method of disturbances generated by a voltage diode rectifier in discontinuous mode in association with a LISN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2002 - Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSEC.2002.1023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current evaluation inside a power fuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED, PES'02, Power and Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marina del Rey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Si-SiC fast switching cell modeling and characterization including parasitic environment description by PEEC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, PESC' 02. 2002 IEEE 33rd Annual,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.Volume 4, 23-27 Page(s):1753 - 1757, (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching cell definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial or paralleled connected power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149 à 177, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65 à 148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association série ou parallèle des MOS et IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrupteurs électroniques de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-200, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration solutions for clean and safe switching of high speed devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using modern high speed semiconductor devices : Packaging issues on switching waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar: design rules & integrated functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study of electromagnetic component by using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de calcul de spectres CEM à base de graphes de liens. Application au hacheur série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un banc de Condensateurs de filtrage DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'équilibrage en courants d'un redresseur triphasé forte puissance par modélisation PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la Compatibilité ElectroMagnetique dans la conception de convertisseurs en Electronique de Puissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique Grenoble (INPG), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01907791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles pour l'analyse, modèles de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00689917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId679"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC SCHANEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters of Multi-Level Flying Capacitor Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri-Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gabriel Alves Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (5), pp.7156-7169. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3425796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of PV Inverter Using LCOE Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri-Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16052213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized State-Plane Analysis of Bidirectional CLLC Resonant Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rezayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Tahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.5773-5785. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3131413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-PEEC: A Fast Tool From CAD to Power Electronics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.700-713. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3092431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation of GaN Power Inverter Leg by Local Shielding Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel B Derkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr J Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.11996-12004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2022.3176943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predesign Methodology for Power Electronics Based on Optimization and Continuous Models: Application to an Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/designs6040068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis of switching cells with dies embedded in printed circuit boards: Application to TAPIR (compacT and modulAr Power modules with IntegRated cooling) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-F. Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronic Devices and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100022. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedc.2022.100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of AC Grid Filters in Aircraft and Influence of the System Dynamic Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IEEE transactions on IAS, vol. 58 (2), pp.2134-2143. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3133212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata-Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1891. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteenth Annual ECCE Delivers the Latest Innovations in Energy Conversion, Electric Machines and Drives: In a virtual format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Bindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.38 - 42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mpel.2021.3123856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign Methodology of Voltage Inverters Using a Gradient-Based Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.5895-5905. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2021.3092576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Parasitic Capacitance of Common Mode Noise in Vehicular Applications: An Unscented Kalman Filter-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.7526--7534. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3007088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata Nakahata Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier O Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (6), pp.6318-6326. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cable Lengths on EMI Emissions of a DC/DC Converter Influence of Cable Lengths on EMI Emissions of a DC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Measurement and Control, A General Physics and Electrical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1-4), pp.26--30. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_a.931-404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stabilization of DC Traction Systems Using a Supercapacitor-Based Active Stabilizer With Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.228--240. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2020.2964423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling of Inductor and Transformer Windings Including Litz Wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyo Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizheng Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.867--881. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2019.2914661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Estimation for Supercapacitor State-of-Energy and State-of-Health Determination in Vehicular Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (9), pp.7963--7972. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2941151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase PWM Voltage-Source-Inverter Weight Optimization for Aircraft Application Using Deterministic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1393. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9091393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Air Coil for Current Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.4122--4129. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2977102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain modeling of unshielded multiconductor power cables for periodic excitation with new experimental protocol for wide band parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamiris G. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. F. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (2), pp.333--343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-019-00780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of loss effect on optimum operation of variable speed micro-hydropower energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1022--1034. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance of a Current Sensor for a Laminated Bus Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.2579--2587. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2796538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by optimization of controlled static converters with EMC filters in aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Models Synthesis of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v2i1.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des convertisseurs de puissance sous contraintes CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedances Identification of DC/DC Converters for Network EMC Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (12), pp.6445--6457. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2302851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters for electrical drives in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/compel-10-2012-0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Buck Converter With a SiC JFET to Predict EMC Conducted Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.2246 - 2260. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2013.2295053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stray magnetic couplings for EMC filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.1619-1627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modeling of Drives for Aircraft Applications: Modeling Process, EMI Filter Optimization and Technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.1145-1156. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2012.2207128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Process and Optimisation of EMC Filters for Power electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp 747-763. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel DC Bus Voltage Balancing of Cascaded H-bridge Converters in D-SSSC Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.567-577. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6113/jpe.2012.12.4.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources électromagnétiques multipolaires par filtrage spatial : simplification du contour des capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp. 613-632. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.15.613-632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of power flow controller and short-circuit limiter in distribution electrical network using a cascaded H-bridge distribution-static synchronous series compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.1121 - 1131. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2012.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cascaded H-bridge distribution-static synchronous series compensator in electrical distribution system power flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Journal of Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1660-1675. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2012.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Study of Three-Phase Inverter-Fed Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2010.2091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dielectric deterioration on the conducted EMI emissions in the DC-DC boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Јuszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (2), pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in EMC for integrated power electronics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2011.11463782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by spatial filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 2815-2818. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Antennas for Near-Field Multipolar-Expansion Identification: First Experimental Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp. 3086-3092. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2010.2063052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Physical Layout of High-Current Rectiﬁers on Current Division and Magnetic Field Using PEEC Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp892-900. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2010.2041083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2009.2013558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio França Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), 64S-77S, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM Inverter output filter: cost-losses trade off and optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apec.2008.4522764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of a Modular MV-to-LV Rectifier based on Cascaded Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khakbazan-Fard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp. 133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a DC Capacitor tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2009.2013579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular power electronic transformer based on a cascaded H-bridge multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khakbazan-Fard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (12), pp.1625-1637. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wiener Filter Applied to EMI Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (6), pp.3088-3093. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2008.2004873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Strategy for Control and Voltage Balancing of Cascaded H-Bridge Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 23 (5), pp. 2428-2442. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2008.2002055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electromagnetic Coupling and Current Distribution inside a Power Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 893-901. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tia.2007.900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance criterion for power modules comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2005.861112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Circuit Layout Optimization of Power Module Regarding Transient Current Imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-J. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.1176 - 1184. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2006.880356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar copper losses computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal Applied Physics, physics of energy conversion and coupled Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.23, 55-62 (2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original cabling conditions to insure balanced current during switching transitions between paralleled semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/28.980374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent circuits for transformers based on one-dimensional propagation: accounting for multilayer structure of windings and ferrite losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (5), pp.3778-3784. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.908359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of low inductive busbar connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2 (5), pp.39-43. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/2943.532153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an impedance step in interconnection inductance calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (3), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.497368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comportementale de la commutation d'un transistor MOSFET de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (12), pp.2531-2555. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1994296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-signal based characterization and modelling method for the output capacitance of GaN-HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugoo Ansley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Key Parameters Contributing to the Conducted Emissions of a Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Franchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization based Design of 3-L Inverters Considering an Extensive WBG Semiconductors Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Diode Bridge in Discontinuous Conduction Mode on EMI propagation path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Franchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of 3-L Inverters Considering Conducted EMI Emissions Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Frequency Model of a Low Power SMPS in Discontinuous Conduction Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandry Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugoo Ansley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Ecodesign and circularity in Power Electronics: The vision of Univ. Grenoble Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast model of a Hybrid Excitation Synchronous Machine using equivalent reluctance networks for parameter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Loeuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Congress &amp; Expo (ECCE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Magnetic Flux Balancing Strategies for Novel Dual Active Bridge Converter ZVS Modulation Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21st International Power Electronics and Motion Control Conference (PEMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pilsen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEMC61721.2024.10726386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC: the dark side of Wide Bandgap devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Notingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Based Converter Model Applied to Converter Automated Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ouzouigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of high frequency decoupling inductors for reducing common mode current in high speed switching cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Botter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W F Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, DUSSELDORF, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ZVS Modulation Patterns for the Dual Active Bridge Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Common Mode Current Generation in a Novel Dual Active Bridge Converter ZVS Modulation Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubilay Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mariéthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cuenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE USA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carcouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024 - International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stray Inductance of a Modular Switching Cell Designed for Easier Disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Botter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Bouzerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Dusseldorf, Germany. pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Model for EMI Study of Three-Phase Grid Connected Photovoltaic Inverter on Both DC and AC Sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power ElectronicS Conference (APEC 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, ORLANDO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un Filtre CEM Actif de Mode Commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et l'exposition sur la Compatibilité ElectroMagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un filtre hybride de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées URSI 23023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the auxiliary power supply of active circuits on the performance of active EMI filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacar Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Evaluation of Substrate Technologies Used for Power Peak Management in SSPC Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Khazaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Scoggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NUREMBERG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency model for EMC study of mutilevel boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gabriel Alves Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville (Tenessee), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI, the dark side of WBG devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE German Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Onlince Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging design for low EMI generation of power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Integrated Power Packaging (IWIPP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a voltage sensing-current cancellation Common Mode linear active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamed Nassurdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phase PV inverter LCOE optimization considering technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Tadbiri Nooshabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2022 : 24th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPIR (compacT and modulAr Power modules with IntegRated cooling) Technology: Goals and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga-Fadel Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-PEIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Osaka, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3D-PEIM49630.2021.9497263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of CM Parasitic Capacitances in Front-end LLC Resonant DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Farjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teymoor Ghanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 12th Power Electronics, Drive Systems, and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tabriz, Iran. pp.352--356, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC52094.2021.9405841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECEP LOT 5 IMPACT SUR LES EMISSIONS RF CONDUITES DES TECHNOLOGIES EMERGENTES POUR LES ELECTRONIQUES DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P O Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par optimisation de l'impact de la montée en tension sur la topologie des onduleurs aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique – SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of a Non Symmetrical System Level EMC Model for Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fonseca de Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver (virtual), Canada. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Deterministic Optimization to Compare Interleaved and Coupled Inverters: Results and Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation-Based Switching and Conduction Losses Model of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rezayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Tahami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D PCB package for GaN inverter leg with low EMC feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Derkacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the Performances of an Inverter Sized with Optimization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Packaging Concepts for Wide Bandgap Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSMA Power Technology Roadmap Forum Power Sources Manufacturers Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical model of the Dc-Link Current Ripple in multiphase PWM inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Alawieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unknown, Germany. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of multiphase inverter for electric vehicle drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D advanced packaging concepts for Wide Bandgap Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2020 – Industry session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Wireless Power Transfer System with Wireless Control for Electrical Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcurrent Detection using an Integrated Rogowski Coil for an Electric Vehicles Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Future Energy Electronics Conference 2019 – IFEEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching how to characterize and implement high speed power devices for tomorrow's engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga-Abdoul Bikinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Inductor Analytical Loss Models under Saturation Conditions for PWM inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Scientific Conference on Electric Power Engineering (EPE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of DC-Link Current for N-Interleaved 3-Phase PWM Inverters Considering AC Current Ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Scientific Conference on Electric Power Engineering (EPE) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the number of phases on losses of a multiphase inverter for electric vehicle drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kesbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ameziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Converters Interactions on Control Design in a Power Electronics Dense Network: Application to More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dewar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE19 - ECCE EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Generation and Propagation in Embedded Grids with Multiple Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Czerniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of an AC Filtering Inductor for a 3-Phase PWM Inverter Including Saturation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Power Electronics, Drive Systems and Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’onduleurs de forte puissance dans le contexte aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign method in Power electronics: application to a wide input and output voltage range Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PEDSTC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Shiraz, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a magnetically coupled filter for high efficiency, low cost and low volume dc-dc battery storage converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Chicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the minimal decoupling capacitor in a high speed switching cell using optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Nakahata Medrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ecce 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Bar Embedded Rogowski Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated single stage bidirectional AC-DC converter with power decoupling and reactive power control to interface battery with the single phase grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Sal y Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Model of Litz Wire Toroidal Inductor Based on Experimental Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Design by Optimization Method: Application to an Interleaved Buck Converter and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tyrol, Austria. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2017.8096629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES LONGUEURS DE CABLE SUR LES EMISSIONS CEM CONDUITES D’UN CONVERTISSEUR DC/DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et exposition sur ma compatibilité électromagnétique CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Stray Elements of the Experimental Setup Used in the Semiconductor Datasheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Continuous and Imaginary Design to a Real Device: a Heuristic Strategy Dedicated to Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategy for Designing in the Continuous Imaginary World with Power Electronics Discrete Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of EMI Sources on the Network Level Including Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheurfi Belhadj M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaoui A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2017 – ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN BY OPTIMIZATION OF A THREE PHASES AFE UNDER EMC CONSTRAINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization Methodology: Application to a Wide Input and Output Voltage Ranges Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinatti, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor Loss Reduction in a Modular Multilevel Converter by Harmonic Injection to the Reference Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Hadizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Noushak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 8th Power Electronics, Drive Systems &amp; Technologies Conference (pedstc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Teheran, Iran. pp.305--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for SiC based power converter optimization including EMC and thermal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Model Accuracy in Design by Optimization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2017.7910396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Electronics Converter: beyond topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mashhad, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Compatibilité Electromagnétique, Soucis de Fiabilité des Systèmes et Enjeux de Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELECTIVITY IN FREQUENCY MODELLING OF ELECTRICAL CIRCUIT FOR THE SIZING BY OPTIMIZATION OF EMC FILTER FOR POWER ELECTRONICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Losses Model for SiC semiconductors dedicated to optimization operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Into Account Interactions between Converters in the Design of Aircraft Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of a Wide Input and Output Voltage Ranges DC/DC Converter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2017 (More Electrical Aircraft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model of DC-DC Converters Based on Switching Impedances and EMI Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique d'estimation des pertes dans une cellule de commutation MOSFET-diode Schottky SiC en vue de la conception et de l'optimisation d'un dissipateur thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of Power ElectronicsConverter Including EMC Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Design by Optimization for Reducing the Weight of a SiC Switching Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, WI, United States. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Globale d'une Cellule de Commutation SiC : Dimensionnement CEM et Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnimdu Dadanema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN BY OPTIMIZATION OF CONTROLLED CONVERTERS WITH EMC FILTERS FOR AEROSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance of a Current Sensor for a Laminated Bus Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuwabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des filtres CEM amont et aval pour un redresseur PFC triphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of Power Electronics EMC Filters using Design by Optimization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Impedance of Modern Embedded Networks Including Many Power Electronics Converters: An Analytical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Y. Boudaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouichiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15TH INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING (IEEE EEEIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.337--342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design by Optimization of Electrical Power Systems for More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Effah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accurate Input Impedances of a DC-DC Converters Connected to the Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouichiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Y. Boudaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 15TH INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING (IEEE EEEIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.331--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Analytical EMC Model of Power Electronics Converters based on Quadripole System: Application to Demonstrate the Mode Decoupling Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper losses evaluation in multi-strands conductors Formal solution based on the magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic noise identification in DC network of industrial grid connected Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rucinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musznicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avion plus électrique, plus composite: impact de la CEM sur la masse des systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club EEA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing windings efficiency at high frequencies: hollow conductors and clad metal conductors Formal solution based on the magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELECTIVITY AND IMPROVEMENT OF THE MODELLING OF POWER ELECTRONICQ FREQUENCY MODELS FOR OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance investigation of a DC-DC converter on a large frequency range: a novel analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New μPEEC formulation for modeling 2D core,transformer. Principles, academic and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Bui Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Models for Power Electronics : from Converter Design to System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC models of Power Electronics converters for network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics propagation in industrial networks in the range of 2 to 150kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SiC Components on the EMC Behaviour of a Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.4411, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted EMC Prediction for a Power Converter with SiC Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.206, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2012.6237867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Study of a 70kW Interleaved Three-Phase Inverter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High Frequency Harmonics Propagation in Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Conrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized layout for an EMC filter: Analysis and Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation HF des variateurs de vitesse pour Aéronefs : Dimensionnement et Optimisation de filtres CEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of EMI Filters for electrical drives in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of EMI Filters for Electrical Drives in Aicraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ruelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for interaction between equipment at a frequency of some tens of kHz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rönnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2011, 21st International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation du câblage pour la CEM des circuits de puissance: méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme edition de la Conference sur le Genie electrique (CGE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Simulation for EMC Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Fort Worth, TX, United States. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC.2011.5744636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and benefits of stray magnetic couplings in EMC filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stray magnetic couplings for EMC filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for quasi-optimal current return paths in a composite environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for interaction between equipment at a frequency of some tens of kHz,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modelling of Drives for Aircraft Applications: Modelling Process and Optimisation of EMI Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Modeling of Drives for Aircraft Applications: Modeling Process, EMI Filter Optimization and Technological choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation du câblage pour la CEM des circuits de puissance : méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de la Conférence sur le Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing the power flow in the looped electrical distribution network by using a cascaded H-bridge D-SSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PEDSTC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization techniques for the current return path in a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM: du semiconducteur au réseau embarqué.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme edition de la Conference sur le Genie electrique (CGE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active reduction of common mode current in power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Bouzourene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2010 (Conference on integrated Power Electronics Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the conception and optimisation of the current return path in a composite aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Systems Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEEC-Models for EMC filter layout optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse CEM d'un réseau multiconvertisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle PEEC pour l'optimisation de filtre C.E.M par routage astucieux des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Fuzzy Logic DC Bus Voltage Balancing Controller for a D-SSSC Cascaded H-bridge Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEDSTC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Téhéran, Iran. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING PROCESS AND OPTIMISATION OF EMC FILTERS FOR POWER ELECTRONICS APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baidy-Birame Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Layout Optimization of an EMC filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy Conversion Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saradarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Layout Optimization of a Double Sided Power Module Regarding Thermal and EMC constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Bouzourene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Box&amp;quot; EMC model for Power Electronics Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San José, CA, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact EMC model of power electronics converter for conducted EMC studies in embedded networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Antennas for Near Field Multipolar Expansion Identification: First Experimental Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Taipei, Taiwan. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of conducted EMC using busbar stray elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Perregaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Power Electronics Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Washingon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools dedicated to the Electromagnetic Modelling of Power Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flyback converter surface minimization: design procedure and formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular AC/DC Rectifier Based on Cascaded H-bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layout of High Current Rectifiers: Modern Methods for an Old Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Society Annuel Meeting IAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Electronic based Transformer for Feeding Sensitive Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iman-Eini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio França Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avion composite: nouvel environnement électromagnétique dans la distribution électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lionet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique - JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InCa3D a CAD tool for stray elements computation in Electrical Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magsoft User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWM Inverter output filter: cost-losses trade off and optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coils Sensors Design for Near Field Multipolar Expansion Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.Page 449, PE3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de composantes multipolaires pour une caractérisation en champ proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique - JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Expansion Sensors For Near Field Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InCa3D a CAD tool for stray elements computation in Electrical Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: «Virtual Prototyping in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Baden-Dättwil, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Cascaded H-Bridge Rectifier for Medium Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Imaneini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving conducted EMI forecasting with accurate layout modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Embedded EMC, 2EMC, ESIGELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mermet Guyennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Application Society 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Multichip Module design regarding EMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Compo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of a Pulsating Heat Pipe with Combined Circular and Square Section Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd annual Industry Applications Society Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, New-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Power Electronic Transformer based on Cascaded H-bridge Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Imaneini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Farhangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE'07, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Converter Dimensioning with Structure and Losses Consideration for DFACTS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User of accurate chip level modeling and analysis of a power module to establish reliability rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of an electrical machine in an operating cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Besri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par la simulation des modèles d'interconnexion nécessaires à la conception de convertisseurs à découpage monolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 : Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Seminar: EMC in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar Design: How to Spare Nanohenries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2006 IEEE Industry Applications Conference Forty-First IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, France. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2006.256790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-IEEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interconnect in integrated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and sizing of an electrical drive with a voltage inverter and induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modeling method for stray inductance determination of any complex 3D geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Workshop EPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate circuit layout optimization of power module regarding transient current imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trench IGBT distributed model with thermo-sensible parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a DC Capacitor Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Musznicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure prise en compte du câblage dans la conception et l'optimisation des Systèmes Intégrés de l'Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation avancée de module de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a PWM Inverter regarding conducted EMC and Losses: Influence of some key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar busbar optimization regarding current sharing and stray inductance minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI study of a three phase inverter-fed motor drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the 2004 IEEE Industry Applications Conference, 2004. 39th IAS Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2004.1348850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside a power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Conference, 2004. 39th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of new emerged packages for high-power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion Intelligent Motion Conference, PCIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI modeling of an inverter-motor association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference and workshop on compatibility in power electronics (CPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductors and power layout: new challenges for the optimization of high power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialist Conference, 2003. PESC '03.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power integration: electrical analysis of new emerging package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications 10th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast EMI prediction method for three-phase inverter based on Laplace transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2003 - Power Electronics Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Acapulco, Mexico. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2003.1216608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation method of disturbances generated by a voltage diode rectifier in discontinuous mode in association with a LISN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 2002 - Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSEC.2002.1023069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current evaluation inside a power fuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED, PES'02, Power and Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marina del Rey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Si-SiC fast switching cell modeling and characterization including parasitic environment description by PEEC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, PESC' 02. 2002 IEEE 33rd Annual,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.Volume 4, 23-27 Page(s):1753 - 1757, (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ensemble de la connectique d'un onduleur triphasé de 200 kVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pasterczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de puissance du futur, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching cell definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial or paralleled connected power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power electronics semiconductors devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149 à 177, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants électroniques de puissance et leur mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65 à 148, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association série ou parallèle des MOS et IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrupteurs électroniques de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-200, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration solutions for clean and safe switching of high speed devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using modern high speed semiconductor devices : Packaging issues on switching waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar: design rules & integrated functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mandray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study of electromagnetic component by using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: EMC Where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un banc de Condensateurs de filtrage DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of gate circuit layout for reduced EMC self-disturbance inside Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pasterczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de calcul de spectres CEM à base de graphes de liens. Application au hacheur série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busbar design: how to spare nanohenries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arpillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'équilibrage en courants d'un redresseur triphasé forte puissance par modélisation PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meysenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la Compatibilité ElectroMagnetique dans la conception de convertisseurs en Electronique de Puissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique Grenoble (INPG), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01907791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles pour l'analyse, modèles de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00689917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId683"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799539v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Tadbiri-Nooshabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gabriel Alves Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rezayati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3131413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lucchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3092431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Delaforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs6040068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Czerniewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Formentini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dewar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3133212" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W-F. Bikinga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2022.100022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Bindra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mpel.2021.3123856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3092576" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Karimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Farjah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teymoor Ghanbari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Naseri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3007088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Benazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_a.931-404" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schaltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2964423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyo Aung Kyaw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizheng Qiu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Sullivan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2914661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2941151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Kuwabara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Wada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2977102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris G. Bade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Sartori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00780-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2796538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baraston" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0522" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v2i1.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Moussaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2302851" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baidy-Birame Tour&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-10-2012-0217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2295053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2012.2207128" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carayon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091193" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2011.11463782" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558956v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2063052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domenech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meysenc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2041083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013579" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2008.4522764" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iman-Eini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Farhangi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khakbazan-Fard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Farhangi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schanen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMR6268-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2008.2002055" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. Frey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2005.861112" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besacier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Guichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Schanen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Jeannin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.980374" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schellmanns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouassier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Keradec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908359" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marechal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497368" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2943.532153" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farjah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994296" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EDB62877595C5B51732079387A6C5DA80ED9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouzouigh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacarnoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kremer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0157" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Hamami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Frantz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Franchino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandry Jacome" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoo Ansley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loeuillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Sahin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cuenin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC61721.2024.10726386" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938786v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Botter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W F Bikinga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Avenas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Schanen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780647v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056428v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Tadbiri Nooshabadi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491529v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Mohamed Nassurdine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoggin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391265v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091314" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783905v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamed Nassurdine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Schanen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maynard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779376v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194510v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P O Jeannin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC52094.2021.9405841" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335215v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434094v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chazal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fonseca de Freitas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595780" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259955v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kesbia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Alawieh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282657v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282638v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwabara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wada" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albouy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113760v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kesbia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garbuio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ameziani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282530v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113761v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ferrieux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saber" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114302v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981488v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Sal y Rosas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730411v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud C&#233;cile" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Sylvain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835482v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazza" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759236v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730219v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881937v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330491v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hadizadeh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Noushak" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613427v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559122v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600156v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Al&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheurfi Belhadj M.A." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaoui A." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736156v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnimdu Dadanema" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094757" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472871v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2017.7910396" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559104v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472864v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387607v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372987v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361667v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372776v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Formentini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330375v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rigaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370122v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372990v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739226" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372825v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855545" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361564v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361563v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372808v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330019v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Y. Boudaren" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karouche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouichiche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115434v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Zhang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Effah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330020v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136378v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214893v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065868v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860969v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bui Ngoc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864730v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bishnoi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860959v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807373v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739027v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342222" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710563v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237867" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734968v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintana" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bollen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conrath" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736005v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734966v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716920v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790370v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819287v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773505v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773426v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#246;nnberg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626961v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790785v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626886v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578195v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Foissac" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frantz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744636" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626987v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628929v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Goleanu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dunand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Freycon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626981v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790409v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626878v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626451v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497706v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465318v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520027v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527961v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421913v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421937v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367106v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400277v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367065v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Perregaux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367111v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vialardi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289682v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355401v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281249v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355287v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331361v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenech" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355564v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Goleanu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lionet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355571v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282212v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365405v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289371v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Imaneini" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Farhangui" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293271v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289438v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prades" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Floch" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289139v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288020v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassilev" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289277v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415960v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196690v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185286v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184230v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187651v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187721v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Allard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184525v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mussard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elghazouani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185290v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meille" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689260v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348850" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689292v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689265v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1216608" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689262v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSEC.2002.1023069" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484521v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Gelet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484499v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyaud" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367039v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367036v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367024v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafore" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181151v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181146v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371250v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720380v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355575v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355567v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogitore" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065180v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girinon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200802v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200838v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200782v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200807v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchat" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907791v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00689917v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799539v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Tadbiri-Nooshabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gabriel Alves Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rezayati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Tahami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3131413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lucchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3092431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Delaforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs6040068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W-F. Bikinga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2022.100022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Czerniewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Formentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dewar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3133212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Bindra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mpel.2021.3123856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3092576" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Karimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Farjah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teymoor Ghanbari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Naseri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3007088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Benazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_a.931-404" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schaltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.2964423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyo Aung Kyaw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizheng Qiu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Sullivan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2914661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2941151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091393" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Kuwabara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Wada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2977102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiris G. Bade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Sartori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00780-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2796538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baraston" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0522" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v2i1.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Moussaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2302851" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baidy-Birame Tour&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/compel-10-2012-0217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2295053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2012.2207128" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carayon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209672" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091193" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2011.11463782" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558956v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2063052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domenech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meysenc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2041083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pasterczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apec.2008.4522764" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iman-Eini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Farhangi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khakbazan-Fard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013579" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Farhangi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schanen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.06.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMR6268-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2008.2002055" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasterczyk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2007.900453" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. Frey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2005.861112" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Pasterczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.880356" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besacier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Guichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Schanen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Jeannin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/28.980374" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schellmanns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouassier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Keradec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908359" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2943.532153" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497368" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farjah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994296" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EDB62877595C5B51732079387A6C5DA80ED9F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576974v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoo Ansley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Hamami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Frantz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Franchino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108293v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouzouigh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacarnoy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kremer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0157" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandry Jacome" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loeuillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Sahin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cuenin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMC61721.2024.10726386" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920192v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Botter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W F Bikinga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Avenas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Schanen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Tadbiri Nooshabadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Mohamed Nassurdine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091314" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoggin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391265v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779387v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamed Nassurdine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Schanen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC52094.2021.9405841" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194510v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P O Jeannin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chazal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fonseca de Freitas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595780" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052014v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052128v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kesbia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Alawieh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259957v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079803v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albouy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuwabara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wada" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282657v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282638v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kesbia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garbuio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ameziani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282530v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113658v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ferrieux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159984v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114302v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730682v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981457v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Sal y Rosas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud C&#233;cile" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Sylvain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730219v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835482v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881937v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881993v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600156v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Al&#232;s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheurfi Belhadj M.A." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaoui A." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheong" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330491v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hadizadeh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Noushak" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736156v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnimdu Dadanema" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094757" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472871v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2017.7910396" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472864v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559104v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387607v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Formentini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330375v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rigaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al&#232;s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361667v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372990v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739226" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372825v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855545" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361564v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361563v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281648v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330019v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Y. Boudaren" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karouche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouichiche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115434v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuning Zhang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Effah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330020v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136430v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214887v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rucinski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labonne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musznicki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136378v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214893v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065868v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860969v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807369v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bui Ngoc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864730v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bishnoi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860959v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807373v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739027v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342222" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710563v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237867" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736005v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734968v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintana" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bollen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conrath" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734966v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716920v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790370v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819287v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773426v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#246;nnberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773505v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578195v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Foissac" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frantz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2011.5744636" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626886v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626987v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628929v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Goleanu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dunand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Freycon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790785v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626961v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626981v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626878v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773527v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465318v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608220v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497706v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626451v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497716v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520027v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527961v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421937v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vieillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421913v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367106v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400277v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367065v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Perregaux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vialardi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355401v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331361v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenech" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289712v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355564v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Goleanu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lionet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355571v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355287v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281249v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282212v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365405v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293271v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289371v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Imaneini" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Farhangui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289438v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prades" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Floch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289139v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288020v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassilev" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289277v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415967v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilliere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196690v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415960v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200748v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415965v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920107v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aime" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2006.256790" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198358v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194238v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184230v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187651v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187721v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Allard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184110v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184525v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mussard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elghazouani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185286v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188220v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185290v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meille" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184512v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689260v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2004.1348850" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196328v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196359v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689292v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196322v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196064v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689265v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1216608" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689262v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSEC.2002.1023069" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484521v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Gelet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484499v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyaud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196319v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367036v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367039v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367024v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafore" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181151v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181146v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371250v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720380v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355575v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065180v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girinon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355567v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogitore" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200838v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200782v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200841v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200802v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202649v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpilli&#232;re" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200807v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchat" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907791v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00689917v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>