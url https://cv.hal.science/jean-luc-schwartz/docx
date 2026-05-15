--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -179,472 +179,472 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10764-026-00551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual Integration in Cued Speech Perception: Impact on Speech Recognition in Quiet and Noise Among Adults With Hearing Loss and Those With Typical Hearing</w:t>
+                <w:t xml:space="preserve">Auditory-somatosensory interactions in speech perception in individuals with hearing impairment: An exploratory case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora Jirschik Caron</w:t>
+                <w:t xml:space="preserve">Monica Ashokumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Colin</w:t>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 68 (8), pp.4158-4176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-24-00334⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 69, pp.1379-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366806v1</w:t>
+                <w:t xml:space="preserve">hal-05416938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining top-down syllabic duration prediction with bottom-up envelope processing for syllabic segmentation in speech perception: a computational Modeling study with the COSMO-Onset model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual Integration in Cued Speech Perception: Impact on Speech Recognition in Quiet and Noise Among Adults With Hearing Loss and Those With Typical Hearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Jirschik Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamady Nabé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Jacqueline Leybaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Cécile Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.1085-1110. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (8), pp.4158-4176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2025.2506642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-24-00334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162808v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory-somatosensory interactions in speech perception in individuals with hearing impairment: An exploratory case study</w:t>
+                <w:t xml:space="preserve">Combining top-down syllabic duration prediction with bottom-up envelope processing for syllabic segmentation in speech perception: a computational Modeling study with the COSMO-Onset model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Ashokumar</w:t>
+                <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.1085-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2025.2506642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416938v1</w:t>
+                <w:t xml:space="preserve">hal-05162808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in speech production following perceptual training with orofacial somatosensory inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (10S), pp.3962-3973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena-Marie Huttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.1-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1042,90 +1042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the Effect of Orofacial Somatosensory Inputs in Speech Perception and Speech Production Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1-2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1159,64 +1159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Cued-Speech (CS) Perception on Auditory Processing in Typically Hearing (TH) Individuals Who Are Either Naïve or Experienced CS Producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Jirschik Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the selectivity of vowel representations in cortical auditory vs. motor areas: A repetition-suppression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,77 +1734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO-Onset: A Neurally-Inspired Computational Model of Spoken Word Recognition, Combining Top-Down Prediction and Bottom-Up Detection of Syllabic Onsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.653975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,304 +1957,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fharvard corpus: A phonemically-balanced French sentence resource for audiology and intelligibility research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Potential Gain of Auditory and Audiovisual Speech-Predictive Coding Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aubanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bayard</w:t>
+                <w:t xml:space="preserve">Eric Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Strauss</w:t>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.68-74. </w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.596-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2020.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067695v2</w:t>
+                <w:t xml:space="preserve">hal-03016083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Potential Gain of Auditory and Audiovisual Speech-Predictive Coding Using Deep Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Fharvard corpus: A phonemically-balanced French sentence resource for audiology and intelligibility research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tatulli</w:t>
+                <w:t xml:space="preserve">Vincent Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Antje Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (3), pp.596-625. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.68-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016083v1</w:t>
+                <w:t xml:space="preserve">hal-02067695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,51 +2327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of isochrony in speech perception in noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2412,265 +2412,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t>
+                <w:t xml:space="preserve">Orofacial somatosensory inputs modulate word segmentation in lexical decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Patri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Rintaro Ogane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.104163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2019.104163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500498v1</w:t>
+                <w:t xml:space="preserve">hal-02428911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orofacial somatosensory inputs modulate word segmentation in lexical decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Ostry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rintaro Ogane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pamela Trudeau-Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 197, pp.104163. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (1), pp.6255-6263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2019.104163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428911v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word segmentation based on prosody in Parkinson’s Disease</w:t>
               </w:r>
@@ -2754,1239 +2754,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cued Speech Enhances Speech-in-Noise Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bayard</w:t>
+                <w:t xml:space="preserve">Assessing the representation of phonological rules by a production study of non-words in Coratino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Machart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antje Strauss</w:t>
+                <w:t xml:space="preserve">Paolo Lorusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/deafed/enz003⟩</w:t>
+              <w:t xml:space="preserve">Phonetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (6), pp.405-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000504452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065693v1</w:t>
+                <w:t xml:space="preserve">hal-01894141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the representation of phonological rules by a production study of non-words in Coratino</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Lorusso</w:t>
+                <w:t xml:space="preserve">Cued Speech Enhances Speech-in-Noise Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77 (6), pp.405-428. </w:t>
+              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000504452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/deafed/enz003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894141v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994708v1</w:t>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of sensorimotor learning reveals phoneme representations in preliterate children</w:t>
+                <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+                <w:t xml:space="preserve">Marjorie M. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 192, pp.103973. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6), pp.e12830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2019.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183243v1</w:t>
+                <w:t xml:space="preserve">hal-02075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of production abilities in the perception of consonant category in infants</w:t>
+                <w:t xml:space="preserve">Transfer of sensorimotor learning reveals phoneme representations in preliterate children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie M. Dole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (6), pp.e12830. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.103973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075827v1</w:t>
+                <w:t xml:space="preserve">hal-02183243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the perceptual change resulting from speech motor adaptation? Evaluation of hypotheses in a Bayesian modeling framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Vowel Reduction in Coratino (South Italy): Phonological and Phonetic Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005942. </w:t>
+              <w:t xml:space="preserve">Phonetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000490947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701562v1</w:t>
+                <w:t xml:space="preserve">hal-01864049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory and Audiovisual Close-shadowing in Post-Lingually Deaf Cochlear-Implanted Patients and Normal-Hearing Elderly Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Beautemps</w:t>
+                <w:t xml:space="preserve">What drives the perceptual change resulting from speech motor adaptation? Evaluation of hypotheses in a Bayesian modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ear and Hearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000000474⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546756v2</w:t>
+                <w:t xml:space="preserve">hal-01701562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vowel Reduction in Coratino (South Italy): Phonological and Phonetic Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Auditory and Audiovisual Close-shadowing in Post-Lingually Deaf Cochlear-Implanted Patients and Normal-Hearing Elderly Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Ear and Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000490947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000000474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864049v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological evidence for Audio-visuo-lingual speech integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.126-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4020,77 +4020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Learning: What Does It Tell Us About Speech Production Units?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,77 +4254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,90 +4371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-motor relationships in speech production in post-lingually deaf cochlear-implanted adults and normal-hearing seniors: Evidence from phonetic convergence and speech imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Neuropsychologia, 101, pp.39 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,51 +4488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syllable in the light of motor skills and neural oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4592,90 +4592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124 (5), pp.572-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4722,77 +4722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology in the mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,248 +5041,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-visual speech scene analysis: Characterization of the dynamics of unbinding and rebinding the McGurk effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4904536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213897v1</w:t>
+                <w:t xml:space="preserve">hal-01230175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Audio-visual speech scene analysis: Characterization of the dynamics of unbinding and rebinding the McGurk effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (1), pp.362-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4904536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230175v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep the lips to free the larynx: Comments on de Boer's articulatory model (2010)</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5397,90 +5397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shadow of a doubt? Evidence for perceptuo-motor linkage during auditory and audiovisual close-shadowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.5:568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5540,64 +5540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Attigodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptuo-motor biases in the perceptual organization of the height feature in French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,553 +6054,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+                <w:t xml:space="preserve">Phonemic auditory and somatosensory goals in speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.41-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01690965.2013.849811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841585v1</w:t>
+                <w:t xml:space="preserve">hal-00915288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.384-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00765973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881254v1</w:t>
+                <w:t xml:space="preserve">hal-00765973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonemic auditory and somatosensory goals in speech production</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatomy and control of the developing human vocal tract: A response to Lieberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.379-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2013.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01690965.2013.849811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local mind from the perspective of social cognition</w:t>
               </w:r>
@@ -6703,64 +6703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging toward a common speech code: imitative and perceptuo-motor recalibration processes in speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6831,432 +6831,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (1), pp.20-36. </w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2011.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640400v1</w:t>
+                <w:t xml:space="preserve">hal-01059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Enhanced early-latency electromagnetic activity in the left premotor cortex is associated with successful phonetic categorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Alho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Tiitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.1937-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059179v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced early-latency electromagnetic activity in the left premotor cortex is associated with successful phonetic categorization.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grounding stop place systems in the perceptuo-motor substance of speech: On the universality of the labial-coronal-velar stop series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.1937-46. </w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762353v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability in perception: binding sensory modalities, an overview</w:t>
               </w:r>
@@ -7398,64 +7398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (5), pp.336-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7489,103 +7489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional MRI assessment of orofacial articulators: neural correlates of lip, jaw, larynx, and tongue movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (10), pp.2306-2321. </w:t>
@@ -7623,51 +7623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding and unbinding the auditory and visual streams in the McGurk effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nahorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 367 (1591), pp.965-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7969,51 +7969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage commun de la perception et de l'action dans la communication parlée : une perspective neurocognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fadiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8179,209 +8179,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reanalysis of McGurk data suggests that audiovisual fusion in speech perception is subject-dependent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech and face-to-face communication - An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3293001⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.477-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442364v1</w:t>
+                <w:t xml:space="preserve">hal-00480343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and face-to-face communication - An introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reanalysis of McGurk data suggests that audiovisual fusion in speech perception is subject-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (6), pp.477-480. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3), pp.1584-1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3293001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480343v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t>
               </w:r>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,304 +8612,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parieto-frontal gamma band activity during the perceptual emergence of speech forms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+                <w:t xml:space="preserve">Invariance and variability in the production of the height feature in French vowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+                <w:t xml:space="preserve">Jérôme Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.03.063⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282341v1</w:t>
+                <w:t xml:space="preserve">hal-00195259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariance and variability in the production of the height feature in French vowels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+                <w:t xml:space="preserve">Parieto-frontal gamma band activity during the perceptual emergence of speech forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aubin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (1), pp.14-28. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.404-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195259v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The common language of speech perception and action: a neurocognitive perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fadiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8941,434 +8941,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual correlate of the labial-coronal effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">An articulatory basis for the Labial-to-Coronal effect: /pata/ seems a more stable articulatory pattern than /tapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2007/101)⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (6), pp.3740-3754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2734497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194046v1</w:t>
+                <w:t xml:space="preserve">hal-00157938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants' vocalizations analyzed with an articulatory model: A preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Serkhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Matyear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (3), pp.321-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wocn.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An articulatory basis for the Labial-to-Coronal effect: /pata/ seems a more stable articulatory pattern than /tapa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+                <w:t xml:space="preserve">A perceptual correlate of the labial-coronal effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 121 (6), pp.3740-3754. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (6), pp.1466-1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2734497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2007/101)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157938v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory-acoustic relationships during vocal tract growth for French vowels: Analysis of real data and simulations with an articulatory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9402,51 +9402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual contribution to the multistable perception of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9506,51 +9506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable syllables as enacted percepts: A source of an asymmetric bias in the verbal transformation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9690,273 +9690,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetries in vowel perception, in the context of the Dispersion-Focalisation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361942v1</w:t>
+                <w:t xml:space="preserve">hal-00370494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetries in vowel perception, in the context of the Dispersion-Focalisation Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent les universaux phonologiques : contraintes visuelles et auditives des systèmes consonantiques des langues du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.425-434</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (Num spéc., dir. scient. Irina Vilkou-Poustovaïa : l'exception entre les théories linguistiques e, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370494v1</w:t>
+                <w:t xml:space="preserve">hal-00361942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetries in vowel perception, in the context of the Dispersion–Focalisation Theory</w:t>
               </w:r>
@@ -9981,64 +9981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10057,463 +10057,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihène Serkhane</w:t>
+                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186575v1</w:t>
+                <w:t xml:space="preserve">hal-00370488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les exceptions des handicaps révèlent des universaux phonologiques bimodaux: contraintes audiovisuelles des systèmes consonantiques des langues du monde.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+                <w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.175-189</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370488v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception of contrastive focus in reiterant French speech</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Serkhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44, p. 155-172</w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370938v1</w:t>
+                <w:t xml:space="preserve">inria-00189569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual perception of contrastive focus in reiterant French speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, p. 155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189569v1</w:t>
+                <w:t xml:space="preserve">hal-00370938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing to hear better: evidence for early audio-visual interactions in speech identification</w:t>
               </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable representation of speech forms: a functional MRI study of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,51 +10753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an audio-visual speech source separation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,51 +10861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-based maintenance of speech forms in memory: The case of verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory normalization of French vowels synthesized by an articulatory model simulating growth from birth to adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11042,51 +11042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 111 (4), pp.1892-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11202,726 +11202,821 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech sensorimotor adaptation in individuals with hearing-impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Speech sensorimotor adaptation using altered auditory feedback in cochlear implant users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France. , pp.196-197, 2024</w:t>
+              <w:t xml:space="preserve">Annual meeting on the Neural Control of the Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723123v1</w:t>
+                <w:t xml:space="preserve">hal-05603766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of speech perception due to somatosensory inputs in individuals with hearing-impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Speech sensorimotor adaptation in individuals with hearing-impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAR 2023 - International Symposium on Auditory and Audiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Nyborg, Denmark</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France. , pp.196-197, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315354v1</w:t>
+                <w:t xml:space="preserve">hal-04723123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orofacial somatosensory inputs enhance speech intelligibility in noisy environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rintaro Ogane</w:t>
+                <w:t xml:space="preserve">Modulation of speech perception due to somatosensory inputs in individuals with hearing-impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
+              <w:t xml:space="preserve">ISAAR 2023 - International Symposium on Auditory and Audiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Nyborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083564v1</w:t>
+                <w:t xml:space="preserve">hal-04315354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orofacial Somatosensory Effects for the Word Segmentation Judgement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Orofacial somatosensory inputs enhance speech intelligibility in noisy environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ogane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. 2019</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273492v1</w:t>
+                <w:t xml:space="preserve">hal-03083564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech in the mirror? Neurobiological correlates of self-speech perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avril Treille</w:t>
+                <w:t xml:space="preserve">Orofacial Somatosensory Effects for the Word Segmentation Judgement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rintaro Ogane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Annual Society for the Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074936v1</w:t>
+                <w:t xml:space="preserve">hal-02273492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the looking-glass: Neural basis of self representation during speech perception A V AV AVi AV AVi Results -Self</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Speech in the mirror? Neurobiological correlates of self-speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Seventh Annual Society for the Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074963v1</w:t>
+                <w:t xml:space="preserve">hal-02074936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Through the looking-glass: Neural basis of self representation during speech perception A V AV AVi AV AVi Results -Self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perception auditive et visuelle de parole chez les enfants du spectre autistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Solrac You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11940,51 +12035,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11994,717 +12089,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orofacial Somatosensory inputs in speech perceptual training modulate speech production</w:t>
+                <w:t xml:space="preserve">Isochronous is beautiful? Syllabic event detection in a neuro-inspired oscillatory model is facilitated by isochrony in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Ashokumar</w:t>
+                <w:t xml:space="preserve">Mamady Nabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.784-787, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4671-4675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2022-10426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813321v1</w:t>
+                <w:t xml:space="preserve">hal-03823974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8252-8256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864188v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Orofacial Somatosensory inputs in speech perceptual training modulate speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747804⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.784-787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688189v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of orofacial somatosensory stimulation in speech perception in relation to speech production performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School: Coping with the complexity in speech production and perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chorin, Germany</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813189v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochronous is beautiful? Syllabic event detection in a neuro-inspired oscillatory model is facilitated by isochrony in speech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Effect of orofacial somatosensory stimulation in speech perception in relation to speech production performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ashokumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer School: Coping with the complexity in speech production and perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chorin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823974v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech perception training with orofacial somatosensory stimulation affects speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ashokumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised speech unit discovery from articulatory and acoustic features using VQ-VAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12723,1475 +12818,1475 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.774-778, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian gates: a probabilistic modeling tool for temporal segmentation of sensory streams into sequences of perceptual accumulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2022 - 44th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the effect of orofacial somatosensory stimulation in speech perception and speech production performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Guichet</w:t>
+                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCAM 2021- 19th Annual Auditory Perception, Cognition and Action Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476642v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Relationships between the effect of orofacial somatosensory stimulation in speech perception and speech production performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ashokumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APCAM 2021- 19th Annual Auditory Perception, Cognition and Action Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Meeting, United States. pp.Poster</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373252v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture Naming or Word Reading: Does the Modality Affect Speech Motor Adaptation and Its Transfer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Could elements in ET be articulatory-acoustic rather than solely acoustic? Arguments from phonetics and phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871938v1</w:t>
+                <w:t xml:space="preserve">hal-01864060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of 5-Hz tACS over auditory cortex for speech comprehension in noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aubanel</w:t>
+                <w:t xml:space="preserve">Picture Naming or Word Reading: Does the Modality Affect Speech Motor Adaptation and Its Transfer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise S Giraud</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptuo-motor relationships in speech communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.956-960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068157v1</w:t>
+                <w:t xml:space="preserve">hal-01871938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could elements in ET be articulatory-acoustic rather than solely acoustic? Arguments from phonetics and phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bucci</w:t>
+                <w:t xml:space="preserve">Beneficial effects of 5-Hz tACS over auditory cortex for speech comprehension in noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise S Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Perceptuo-motor relationships in speech communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864060v1</w:t>
+                <w:t xml:space="preserve">hal-02068157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of 5-Hz tACS over auditory cortex for speech comprehension in noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise S Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perturbing and Enhancing Perception and Action using Oscillatory Neural Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial somatosensory inputs improve speech sound detection in noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rintaro Ogane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2018 - 10th Annual Society for the Neurobiology of Language Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the phonological processing of two French varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon 2018 - 16th Conference on Laboratory Phonology (LabPhon16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual learning of speech produced by a speaker with Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessìère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phonological and phonetic approach of vowel reduction in Coratino: where is schwa in the acoustic signal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14207,479 +14302,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE 2017 - 50th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction vocalique en coratin ? Une approche phonologique et phonétique : Y-a-t-il des traces de la composante phonologique dans le signal acoustique des schwas ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bucci</w:t>
+                <w:t xml:space="preserve">Somatosensory information affects word segmentation and perception of lexical information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rintaro Ogane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2017 - 15èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SNL 2017 - 9th Annual Society for the Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613729v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory information affects word segmentation and perception of lexical information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rintaro Ogane</w:t>
+                <w:t xml:space="preserve">La réduction vocalique en coratin ? Une approche phonologique et phonétique : Y-a-t-il des traces de la composante phonologique dans le signal acoustique des schwas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNL 2017 - 9th Annual Society for the Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">RFP 2017 - 15èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658527v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the premotor cortex in multisensory speech perception throughout adulthood: a rTMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2016 - 8th Annual Meeting of the Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Neurobiology of Language, Aug 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual Speech Scene Analysis in the Context of Competing Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Attigodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14698,119 +14793,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.47 - 51, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De bé à bébé : le transfert d'apprentissage auditori-moteur pour interroger l'unité de production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14838,3257 +14933,3257 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCP, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Auditory-Motor Learning of Speech Transfer from the CV Syllable to the CVCV Word?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.2095 - 2099, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory and Audiovisual Close-Shadowing in Normal and Cochlear-Implanted Hearing Impaired Subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Beautemps</w:t>
+                <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop: Probabilistic Inference and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanislas Dehaene (CEA, Inserm, Collège de France - France) Alain Destexhe (EITN CNRS-UNIC - France) Wolfgang Maass (Graz University - Austria) Florent Meyniel (CEA - France), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244189v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le liage audiovisuel en perception de la parole, données et questions pour la modélisation neuronale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NeuroSTIC 2015 - 2èmes Journées Neurostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoît Miramond et Martial Mermillod, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214085v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Mise en évidence du lien perceptivo-moteur en close shadowing chez les patients post-linguaux implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'ORL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202417v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le liage audiovisuel en perception de la parole, données et questions pour la modélisation neuronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées NeuroSTIC 2015 - 2èmes Journées Neurostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Miramond et Martial Mermillod, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301013v2</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Auditory and Audiovisual Close-Shadowing in Normal and Cochlear-Implanted Hearing Impaired Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202865v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du lien perceptivo-moteur en close shadowing chez les patients post-linguaux implantés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Schmerber</w:t>
+                <w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'ORL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. non paginé</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498951v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202418v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+                <w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221491v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Probabilistic Inference and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stanislas Dehaene (CEA, Inserm, Collège de France - France) Alain Destexhe (EITN CNRS-UNIC - France) Wolfgang Maass (Graz University - Austria) Florent Meyniel (CEA - France), Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297922v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic convergence and imitation of speech by cochlear implant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual binding in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech in the mirror? Neurobiological correlates of self speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2015 - 7th Annual Society for the Neurobiology of Language Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual lip information supports auditory word segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kandel</w:t>
+                <w:t xml:space="preserve">Through the looking-glass: neural basis of self representation during speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, Hawaii, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298351v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the looking-glass: neural basis of self representation during speech perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Visual lip information supports auditory word segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, Hawaii, United States. non paginé</w:t>
+              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498949v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre d'un doute ? Interactions perceptivo-motrices lors de tâches de close-shadowing auditive et audio-visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To integrate the unknown: touching your lips, hearing your tongue, seeing my voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAC 2014 - 5th International Conference on Auditory Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-motor interactions in speech perception, production and imitation: behavioral evidence from close shadowing, perceptuo-motor phonemic organization and imitative changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sight of your tongue: neural correlates of audio-lingual speech perception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915298v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced neural synchrony between left auditory and premotor cortex is associated with successful phonetic categorization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audio-visuo-motor binding in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2013 - Annual meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">SPIN 2013 - 5th Workshop on Speech in Noise: Intelligibility and Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Vitoria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915295v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of context, rebinding and noise, on audiovisual speech fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating fusion in the McGurk effect by binding processes and contextual noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Attigodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olha Nahorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1643-1647</w:t>
+              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941300v1</w:t>
+                <w:t xml:space="preserve">hal-00941306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+                <w:t xml:space="preserve">Effect of context, rebinding and noise, on audiovisual speech fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Attigodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1643-1647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827885v1</w:t>
+                <w:t xml:space="preserve">hal-00941300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-visuo-motor binding in speech perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sight of your tongue: neural correlates of audio-lingual speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN 2013 - 5th Workshop on Speech in Noise: Intelligibility and Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Vitoria, Spain</w:t>
+              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941272v1</w:t>
+                <w:t xml:space="preserve">hal-00915298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating fusion in the McGurk effect by binding processes and contextual noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">Enhanced neural synchrony between left auditory and premotor cortex is associated with successful phonetic categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Alho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fa-Hsuan Lin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Tiitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.181-186</w:t>
+              <w:t xml:space="preserve">Neuroscience 2013 - Annual meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941306v1</w:t>
+                <w:t xml:space="preserve">hal-00915295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la relation perceptuo-motrice des sujets sourds implantés cochléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and simulations about audiovisual asynchrony and predictability in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18104,958 +18199,958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir pour mieux entendre : quelques enjeux de la multisensorialité dans la perception de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2012 de la Société Française d'Audiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941270v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle du liage dans la fusion de la parole audiovisuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.65</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773192v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un paradigme de perturbation motrice pour l'étude de la perception de la parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir pour mieux entendre : quelques enjeux de la multisensorialité dans la perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Colloque 2012 de la Société Française d'Audiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762384v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of sensory-motor goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Dynamique temporelle du liage dans la fusion de la parole audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762370v1</w:t>
+                <w:t xml:space="preserve">hal-00773192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+                <w:t xml:space="preserve">Mise au point d'un paradigme de perturbation motrice pour l'étude de la perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827889v1</w:t>
+                <w:t xml:space="preserve">hal-00762384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the voice: Speech as an evolved perceptuo- motor system for communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642309v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual streaming in voicing perception: new evidence for a low-level interaction between audio and visual modalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating the voice: Speech as an evolved perceptuo- motor system for communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2011 - 10th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Volterra, Italy. pp.77-80</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642648v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+                <w:t xml:space="preserve">Audiovisual streaming in voicing perception: new evidence for a low-level interaction between audio and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AVSP 2011 - 10th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Volterra, Italy. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827894v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t>
+                <w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827892v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling framework for the verbal transformation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19071,1285 +19166,1285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP 2011 - 10th International Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Donostia-Saint Sebastian, Spain. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding and unbinding the McGurk effect in audiovisual speech fusion: Follow-up experiments on a new paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2011 - 10th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Volterra, Italy. pp.21-24</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642796v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of auditory goals in speech production: behavioral evidence from phonetic convergence and speech imitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Binding and unbinding the McGurk effect in audiovisual speech fusion: Follow-up experiments on a new paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">AVSP 2011 - 10th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Volterra, Italy. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576063v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Corrélats neuroanatomiques des systèmes de perception et de production des voyelles du Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516776v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding and unbinding in audiovisual speech fusion: Removing the McGurk effect by an incoherent preceding audiovisual context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling unisensory from fusion effects in the attentional modulation of McGurk effects: a Bayesian modeling study suggests that fusion is attention-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaisa Tiippana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. Posters: Perception, Emotion, Interaction</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538467v1</w:t>
+                <w:t xml:space="preserve">hal-00941284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t>
+              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059208v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling unisensory from fusion effects in the attentional modulation of McGurk effects: a Bayesian modeling study suggests that fusion is attention-dependent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatotopie motrice des articulateurs supralaryngés de la parole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Andersen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. pp.23-27</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941284v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopic representation of laryngeal and supralaryngeal articulatory movements in the sensorimotor cortex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Binding and unbinding in audiovisual speech fusion: Removing the McGurk effect by an incoherent preceding audiovisual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nahorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">AVSP 2010 - 9th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hakone, Kanagawa, Japan. Posters: Perception, Emotion, Interaction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516775v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of vowel perception and production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516778v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To listen and to talk: Auditory M100 response shifts posteriorly when perceiving phonemes before speaking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
+                <w:t xml:space="preserve">Neural correlates of vowel perception and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannu Tiitinen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516766v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats neuroanatomiques des systèmes de perception et de production des voyelles du Français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">To listen and to talk: Auditory M100 response shifts posteriorly when perceiving phonemes before speaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Alho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iiro Jääskeläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Tiitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.133-136</w:t>
+              <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835290v1</w:t>
+                <w:t xml:space="preserve">hal-00516766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the perceptuo-motor gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon 2006 - 10th Conference on Laboratory Phonology - LabPhon 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.759-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20365,100 +20460,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. Session poster 2A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging to a common speech code: automatic imitative and perceptuo-motor recalibration processes in speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20486,87 +20581,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLC 2010 - 2nd Annual Neurobiology of Language Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liage et fusion audiovisuelle en perception de la parole : on peut &amp;quot; débrancher &amp;quot; l'effet McGurk par un contexte audiovisuel incohérent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nahorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20581,1127 +20676,1127 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. Session poster 1B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor somatotopy of supralaryngeal and laryngeal articulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2010 - 16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared and distinct neural correlates of vowel perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS 2010 - 17th Annual Cognitive Neuroscience Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Montréal, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Grabski</w:t>
+                <w:t xml:space="preserve">Identification d'un profil articulatoire à partir d'un stimulus auditif. Les capacités perceptuo-motrices chez les enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
+              <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449758v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un profil articulatoire à partir d'un stimulus auditif. Les capacités perceptuo-motrices chez les enfants dyslexiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Espesser</w:t>
+                <w:t xml:space="preserve">Représentations cérébrales des articulateurs de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Grabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2009 - 3èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449036v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'une morphogenèse perceptuo-motrice des unités du Langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Perception Sémiotique et Socialité du Sens ", Collège de France, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACT (Perception-for-Action-Theory), une théorie perceptuo-motrice de la perception de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From perception to comprehension of a foreign language - Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+                <w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.257-260</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367510v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Does the number of syllables affect the finger pointing movement in a pointing-naming task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338789v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability in audiovisual speech scene analysis: behavioral and neurophysiological data on multimodal verbal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing the tongue and lips of vowel gestures : a new differential paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception as a (Shaped) Mirror of Action: It Seems Easier to Lipread One's Own Speech Gestures than those of Somebody Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21729,941 +21824,941 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un circuit pariéto-frontal des bascules perceptives en parole : une étude iEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.***</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du percept auditif au geste articulatoire : les capacités perceptuo-motrices chez les enfants normolecteurs et dyslexiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.***</w:t>
+              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343799v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Du percept auditif au geste articulatoire : les capacités perceptuo-motrices chez les enfants normolecteurs et dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.***</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338786v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing to a target while naming it with /pata/ or /tapa/: the effect of consonants and stress position on jaw-finger coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonology grounded in sensori-motor speech: Elements of a morphogenesis theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arturo Galvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007 - 8th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.634-637</w:t>
+              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195361v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of language units in a perceptuo-motor framework combining speech and gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointing to a target while naming it with /pata/ or /tapa/: the effect of consonants and stress position on jaw-finger coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Galvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International CRIL-Contact Workshop "Is a neural theory of language possible? Development of unified representations in natural and artificial systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Interspeech 2007 - 8th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.634-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195344v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology grounded in sensori-motor speech: Elements of a morphogenesis theory</w:t>
+                <w:t xml:space="preserve">Morphogenesis of language units in a perceptuo-motor framework combining speech and gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summerschool: "Cognitive and physical models of speech production, perception and perception-production interaction. Part II : Brain and Speech".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Autrans, France</w:t>
+              <w:t xml:space="preserve">International CRIL-Contact Workshop "Is a neural theory of language possible? Development of unified representations in natural and artificial systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195348v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual verbal transformations, as a way to study audiovisual interactions in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience perceptuomotrice et dyslexie: identification des traits vocaliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2007 - 2èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding plosive place features in perceptuo-motor substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22679,142 +22774,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Features</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une morphogenèse des unités du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Systèmes complexes en Sciences Humaines et Sociales "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two CV syllables for one pointing gesture as an optimal ratio for jaw-arm coordination in a deictic task: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22856,73 +22951,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCogSci 2007 -2nd European Cognitive Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Delphi, Greece. pp.608-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech at reach of hand and mouth: Theoretical arguments, experimental facts and computational advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22951,73 +23046,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Vocoid - Vocalization, COmmmunication, Imitation and Deixis in adult and infant human and non human primates "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finger-jaw coordination during a deictic gesture with CVCV utterances: the effect of stress position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23026,106 +23121,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthuro Galván</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.193-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des contraintes motrices dans « l'effet Labial Coronal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23141,113 +23236,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIèmes Journées d'Étude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23262,113 +23357,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23383,306 +23478,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the perceptuo-motor gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon 2006 - 10th Conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole, naissant des interactions perceptuo-motrices : données, modèles et scénarios.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production-perception relationships during speech development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Neurophysiologie Clinique de Langue Française, Journées « Neurophysiologie du langage normal et pathologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustical Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370528v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perception-for-Action-Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sté de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Labial-Coronal effect and CVCV stability during reiterant speech production: An acoutic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23698,181 +23819,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.1009-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production-perception relationships during speech development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La parole, naissant des interactions perceptuo-motrices : données, modèles et scénarios.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Society of America Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Société Française de Neurophysiologie Clinique de Langue Française, Journées « Neurophysiologie du langage normal et pathologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370543v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Labial-Coronal effect and CVCV stability during reiterant speech production: An ACOUSTIC analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23888,211 +23983,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Speech Communication and Technology (InterSpeech 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1009-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions perceptuo-motrices dans l'émergence de la parole : La Théorie de la Perception pour le Contrôle de l'Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFCAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensorial speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on processing of multimodal information in animals and humans,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dispersion-Focalisation Theory of sound systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24101,106 +24196,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Labial-Coronal effect and CVCV stability during reiterant speech production: An ARTICULATORY analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24216,365 +24311,365 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Speech Communication and Technology (InterSpeech 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1013-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymétries dans les transformations verbales: un corrélat perceptif de «l’effet LC»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Vocal Imitation in Infants, using a Growth Articulatory Model and Speech Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de vocalisations de bébés humains et de bébés robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24584,258 +24679,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 4, 368 p., 2017, Serie : Speech Production and Perception, 978-3-631-73808-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory and sensorimotor interactions in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Tiippana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riikka Mottonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frontiers in Psychology, pp.250, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Parole : pluridisciplinarité et relations entre la substance et la forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24844,73 +24939,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Peter Lang SA, pp.250, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole : origines, développement, structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24919,73 +25014,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Ophrys, pp.271, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability in perception: Binding sensory modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24994,710 +25089,710 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C.J. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B, pp.140, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2011.0254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate Communication and Human Language: Vocalisation, gestures, imitation and deixis in humans and non-humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins Publishing Company, pp.239, 2010, ISBN 9789027204547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ais.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech and face-to-face communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.135, 2010, ISSN:0167-6393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to localize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamins Current Topics, John Benjamins publishing, pp.283, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'où nous vient la parole?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Pommier, pp.63, 2008, Les petits pommes du savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 6:2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.191, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique est-elle une science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, pp.50, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 5:3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.125, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25707,163 +25802,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">boe, L.J., Fagot, J., Perrier, P. &amp; Schwartz, J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Visual Integration with Competing Sources in the Framework of Audio Visual Speech Scene Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Attigodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25886,178 +25981,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">van Dijk P., Başkent D., Gaudrain E., de Kleine E., Wagner A., Lanting C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology, Psychoacoustics and Cognition in Normal and Impaired Hearing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 894, Springer, pp.399-408, 2016, Advances in Experimental Medicine and Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25474-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bouche à l'oreille: éléments d'anatomie et de physiologie fonctionnelles des systèmes auditif et articulatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Pinto &amp; Marc Sato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neurolinguistique - Du cerveau au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.13 - 30, 2016, 978-2353273393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructed fossil vocal tracts and the production of speech. Phylogenetic and ontogenetic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26120,100 +26215,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Lefebvre, B. Comrie &amp; H. Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives on the origins of language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.75-128, 2013, 9789027206114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26249,73 +26344,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly G., Perrier P. &amp; Vatikiotis-Bateson E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.121-158, 2012, 9781107006829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole, entre objets vocaux et objets du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26335,353 +26430,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.165-199, 2012, Cogniprisme, 978-2-7351-1509-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the perceptuo-motor gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fougeron, Cécile / Kuehnert, Barbara / Imperio, Mariapaola / Vallee, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DE GRUYTER MOUTON, pp.759-786, 2010, 978-3-11-022491-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Talking Baby Robot: A Contribution to the Study of Speech Acquisition and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Serkhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.329-357, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the Dispersion-Focalization Theory (DFT) and the Maximum Utilization of the Available Distinctive Features (MUAF) principle in a Perception-for-Action-Control Theory (PACT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26714,51 +26809,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Solé, P.S. Beddor, M. Ohala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Approaches to Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxfort University Press, pp.104-124, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26768,51 +26863,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABISPA: Apprentissage Bayésien Intersensoriel de Structures Phonologiques par un Androïde bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26821,65 +26916,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId495"/>
+      <w:footerReference w:type="default" r:id="rId496"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27026,51 +27121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00551-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Nab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2506642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ashokumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2022.2134674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23623-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.653975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067695v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.07.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76594-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Ogane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1797174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lorusso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Grimaldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546756v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000474" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490947" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-17-0130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.05.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1253852" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Tiippana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka M&#246;tt&#246;nen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00458" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nahorna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904536" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00568" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00095" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918747" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.849811" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Alho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Sams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Tiitinen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.02.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSLTV2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2009.12.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728187" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0374" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3293001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282323v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Galvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2008/07-0173" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.03.063" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343779v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Matyear" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.10.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2734497" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03192952" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1459467" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230389v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F1775F7A19E87BD67F8E0B22A6C51416D2D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723123v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083564v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Solrac You" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rider" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10993" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813189v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10426" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800013v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10876" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747788v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1760" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise S Giraud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hennequin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613728v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658527v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-62" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-262" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214085v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244240v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Hsuan Lin Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941300v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941272v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941306v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915300v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642309v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642648v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642796v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941284v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516766v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343773v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642318v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538449v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941265v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941268v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343787v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343791v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343807v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195361v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195344v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195348v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343792v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195346v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157940v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157982v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthuro Galv&#225;n" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370571v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370528v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370547v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370564v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370543v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157985v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370549v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370536v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157989v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980495v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Mottonen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640686v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941200v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343781v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370507v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421589v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_42" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652944v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980937v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195315v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003661v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-026-00551-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ashokumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Jirschik Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-24-00334" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Nab&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2506642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04720125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/coli_a_00532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Sawallis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00396-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2022.2134674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Calcus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23623-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.653975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067695v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76594-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rintaro Ogane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104163" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03193562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1797174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lorusso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Grimaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490947" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546756v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000474" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.12.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-17-0130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Attigodu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.05.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1253852" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Tiippana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka M&#246;tt&#246;nen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00458" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nahorna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988454v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V01XJC74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00568" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01340" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00095" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918747" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.849811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.11.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLSB3PMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRVCHCT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Alho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Sams" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Tiitinen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.02.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSLTV2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.10.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KFSN2N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2009.12.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21363" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728187" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0374" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.797" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3293001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282323v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Galvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2008/07-0173" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.06.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282341v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.03.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343779v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2734497" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Matyear" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.10.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03192952" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370938v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.055" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX185TP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x03220161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KP0NZ6XS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1459467" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230389v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F1775F7A19E87BD67F8E0B22A6C51416D2D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723123v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083564v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273492v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074963v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Solrac You" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823974v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10426" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813321v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10993" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813257v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10876" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871938v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1760" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068157v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise S Giraud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068166v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614528v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hennequin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658527v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074942v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405509v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-62" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-262" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498951v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244240v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214088v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297700v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072081v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072099v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941272v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941306v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941300v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915298v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915295v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Hsuan Lin Lin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915300v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642309v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642648v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642322v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576063v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642796v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835290v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941284v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516776v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538467v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516778v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343773v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642318v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516761v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538449v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516774v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449758v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941265v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941268v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367510v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343787v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343791v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343807v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343799v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195361v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195344v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194006v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343792v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157940v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195339v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthuro Galv&#225;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370571v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226383v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370543v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370547v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370564v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370528v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157985v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370549v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370536v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370538v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157989v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980495v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Mottonen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941204v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941200v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343781v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421589v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_42" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652944v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782274v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195315v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003661v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>