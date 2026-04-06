--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -359,338 +359,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03266721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
+                <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+                <w:t xml:space="preserve">S. Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Maza</w:t>
+                <w:t xml:space="preserve">S. Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 728, pp.1-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560347v1</w:t>
+                <w:t xml:space="preserve">hal-02560344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Marx</w:t>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seeger</w:t>
+                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -705,1553 +714,1544 @@
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
+                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00351⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988645v1</w:t>
+                <w:t xml:space="preserve">hal-02560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Vera Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-5655-2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02991728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.5655-5672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-5655-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879668v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and statistical study of karstic spring waters of Bejaia coastal area (North Algeria)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina-Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-020-05425-4⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637931v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine karstic springs as a source of nutrients and bioactive trace metals for the oligotrophic Northwest Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and statistical study of karstic spring waters of Bejaia coastal area (North Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Megherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139106⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-020-05425-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891620v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine karstic springs as a source of nutrients and bioactive trace metals for the oligotrophic Northwest Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tamborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tweed</w:t>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chhuon</w:t>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lun</w:t>
+                <w:t xml:space="preserve">Charlène Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 728, pp.1-49. </w:t>
+              <w:t xml:space="preserve">, 2020, 732, pp.139106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560344v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.14 - 27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gdj3.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioni Cendón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Raiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,774 +2685,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Ibrahim</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Scanlon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915229v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ra-228/Ra-226) ratios in hydrothermal carbonates and the origin of radium in CO2-rich waters of the Lodeve Basin (South of France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+                <w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lloret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bridget Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053715v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Ra-228/Ra-226) ratios in hydrothermal carbonates and the origin of radium in CO2-rich waters of the Lodeve Basin (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bicalho</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936963v1</w:t>
+                <w:t xml:space="preserve">hal-01053715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">halsde-00936963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271602v1</w:t>
+                <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284843v1</w:t>
+                <w:t xml:space="preserve">hal-03271602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compilation of Silicon, Rare Earth Element and Twenty-One other Trace Element Concentrations in the Natural River Water Reference Material SLRS-5 (NRC-CNRC)</w:t>
               </w:r>
@@ -3724,574 +3724,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical behaviour of Radium isotopes and Radon in a coastal thermal system (Balaruc-les-Bains, South of France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Gourdin</w:t>
+                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gataniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">S. van Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795512v1</w:t>
+                <w:t xml:space="preserve">hal-01978644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Exter</w:t>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
+              <w:t xml:space="preserve"> Hydro Nepal: Journal of Water, Energy and Environment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (special issue), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3126/hn.v11i1.7197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01978644v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Smadja</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hydro Nepal: Journal of Water, Energy and Environment </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3126/hn.v11i1.7197⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673770v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical behaviour of Radium isotopes and Radon in a coastal thermal system (Balaruc-les-Bains, South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bicalho</w:t>
+                <w:t xml:space="preserve">Delphine Gataniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.160-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057625v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 402 (1-2), pp.1-13. </w:t>
@@ -4569,51 +4569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the four natural Ra isotopes in thermal waters by gamma-ray spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rihs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,358 +4692,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
+                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamagate Bamory</w:t>
+                <w:t xml:space="preserve">F. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Ligban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.052⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.1057-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978635v1</w:t>
+                <w:t xml:space="preserve">hal-00653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brissaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. L. Seidel</w:t>
+                <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pistre</w:t>
+                <w:t xml:space="preserve">Kamagate Bamory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Ligban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (8), pp.1057-64. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (2-3), pp.693-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653864v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotins in a medium-size Mediterranean basin (the Herault River)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Metal Biogeochemistry in the Mediterranean Thau Lagoon, a Shellfish Farming Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,449 +5226,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diagenetic processes in Thau lagoon on cadmium behavior and benthic fluxes</w:t>
+                <w:t xml:space="preserve">Processus et bilan des flux hydriques d'un bassin versant de milieu tropical de socle au Bénin (Donga, haut Ouémé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Bamory Kamagate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simonucci</w:t>
+                <w:t xml:space="preserve">Luc Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Viollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Prévot</w:t>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (6), pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311819v1</w:t>
+                <w:t xml:space="preserve">ird-00165994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et bilan des flux hydriques d'un bassin versant de milieu tropical de socle au Bénin (Donga, haut Ouémé)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ird-00165994v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of diagenetic processes in Thau lagoon on cadmium behavior and benthic fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speleology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.497-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051354v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony and arsenic mobility in a creek draining an antimony mine abandoned 85 years ago (upper Orb basin, France)</w:t>
               </w:r>
@@ -5693,64 +5693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.788-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5942,51 +5942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (10), pp.703-710. </w:t>
@@ -6101,51 +6101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,90 +6217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Treated Water Recycling as Regards Pharmaceuticals and Drugs in Surface and Ground Waters of a Medium-sized Mediterranean Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6491,371 +6491,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary record of redox-sensitive elements (U, Mn, Mo) in a transitory anoxic basin (the Thau lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Elbaz-Poulichet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (3-4), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978609v1</w:t>
+                <w:t xml:space="preserve">hal-01061569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of redox-sensitive elements (U, Mn, Mo) in a transitory anoxic basin (the Thau lagoon, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Metzger</w:t>
+                <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Prevot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (3-4), pp.271-281. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (8), pp.1587-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061569v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Improving noble gas based paleoclimate reconstruction and groundwater dating using 20 Ne/ 22 Ne ratios,” by F. Peeters et al. (2003) Geochim. Cosmochim. Acta , 67, 587–600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (6), pp.1433-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6895,302 +6895,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05305894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major ion chemistry of groundwaters in the Continental Terminal water table of southwestern Niger</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin, evolution and residence time of saline thermal fluids (Balaruc Springs, southern France); implications for fluid transfer across the continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leduc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0883-2927(02)00024-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 192 (1-2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05297933v1</w:t>
+                <w:t xml:space="preserve">hal-00676776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, evolution and residence time of saline thermal fluids (Balaruc Springs, southern France); implications for fluid transfer across the continental shelf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Major ion chemistry of groundwaters in the Continental Terminal water table of southwestern Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 192 (1-2), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Applied Geochemistry, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00160-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(02)00024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676776v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05297933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon behaviour in springs and wells around Cuitzeo lake, Lerma river basin, Mexico.</w:t>
               </w:r>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of radon in soils induced by external factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7467,64 +7467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7597,64 +7597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU 2022, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7813,90 +7813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7938,90 +7938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,103 +8063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,103 +8309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
@@ -8434,77 +8434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,64 +8559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de recharge à différentes échelles de temps et d’observation en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,851 +8678,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transfert de polluants dans la zone de mélange des eaux des Oueds Djema-Zitouna, Béjaia, Algérie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Maza</w:t>
+                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd. International Conference on Water Resources (ICWR). Exploitation and Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ouargla, Algérie</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121783v1</w:t>
+                <w:t xml:space="preserve">hal-02122688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+                <w:t xml:space="preserve">Mécanismes de transfert de polluants dans la zone de mélange des eaux des Oueds Djema-Zitouna, Béjaia, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd. International Conference on Water Resources (ICWR). Exploitation and Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ouargla, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122794v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Radium isotopes in a karstic spring (Lez) and a Mediterranean stream (Vidourle) in the South of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122819v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of Radium isotopes in a karstic spring (Lez) and a Mediterranean stream (Vidourle) in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122688v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
+                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">Félix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adamovic</w:t>
+                <w:t xml:space="preserve">Hélène Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.189-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146343v1</w:t>
+                <w:t xml:space="preserve">hal-02094079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135533v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094079v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire originale d'exploration de l'aquifère karstique du Lez : compartimentation hydrodynamique et résistance des communautés bactérienne aux antibiotiques</w:t>
               </w:r>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
@@ -9810,51 +9810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10002,523 +10002,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623097v1</w:t>
+                <w:t xml:space="preserve">halsde-00979519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00979519v1</w:t>
+                <w:t xml:space="preserve">halsde-00623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
+                <w:t xml:space="preserve">Impact of a wastewater in a medium-sized Mediterranean watershed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Seguis</w:t>
+                <w:t xml:space="preserve">M. Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arjounin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bouchez</w:t>
+                <w:t xml:space="preserve">A. Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
+              <w:t xml:space="preserve">15th Society of Environmental Toxicology and Chemistry (SETAC)-Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586856v1</w:t>
+                <w:t xml:space="preserve">hal-00081370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a wastewater in a medium-sized Mediterranean watershed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arjounin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabiet</w:t>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Togola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">J.M. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Society of Environmental Toxicology and Chemistry (SETAC)-Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081370v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals in sewage treatment plant effluents and potential effects assessment on non-target organisms</w:t>
               </w:r>
@@ -10767,51 +10767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a simulator for radon-222 underground migration studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,385 +10856,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
+                <w:t xml:space="preserve">Alpha particles spectroscopy using a magnetic spectrograph and a large S.S.N.T.D. spark counter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.A. Armienta</w:t>
+                <w:t xml:space="preserve">M. Balcazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tommasino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">M. Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Armienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha particles spectroscopy using a magnetic spectrograph and a large S.S.N.T.D. spark counter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tommasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balcazar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">D.E. Cherouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.283-285</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016286v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon emanometry in active volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,312 +11279,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion processes in dyed detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Some radon activity measurements of geophysical significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Toth-Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.299-306</w:t>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021047v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic device for radon activity measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion processes in dyed detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lferde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toth-Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.513-516</w:t>
+              <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016287v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some radon activity measurements of geophysical significance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An automatic device for radon activity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.517-523</w:t>
+              <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016294v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11602,51 +11602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11779,51 +11779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2019,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
@@ -11865,64 +11865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,877 +11971,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating groundwater discharge in the coastal lagoons of La Palme and Salses-Leucate along the French Mediterranean coastline by using radium isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Garcia-Orellanac</w:t>
+                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101167v1</w:t>
+                <w:t xml:space="preserve">hal-02101144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Estimating groundwater discharge in the coastal lagoons of La Palme and Salses-Leucate along the French Mediterranean coastline by using radium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tamborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bejannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaut Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Garcia-Orellanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101144v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128648v1</w:t>
+                <w:t xml:space="preserve">hal-02128476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128495v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128476v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122773v1</w:t>
+                <w:t xml:space="preserve">hal-02128495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,77 +12909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater origin and recharge in a Mediterranean karstic aquifer: A 222Rn and Ra isotopes investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13049,77 +13049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13206,103 +13206,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13322,340 +13322,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13726,51 +13726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon-emanometrie appliquee a la geophysique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Blaise Pascal - Clermont-Ferrand II, 1982. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13829,51 +13829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traçage géochimique naturel des circulations fluides : de la croûte superficielle vers la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Montpellier 2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14060,51 +14060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>