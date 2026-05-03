--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -744,269 +744,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Maza</w:t>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vera Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560347v1</w:t>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Marx</w:t>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seeger</w:t>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.315-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1269,77 +1269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical and statistical study of karstic spring waters of Bejaia coastal area (North Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Megherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (11), pp.400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1903,545 +1903,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of water resources in the Niger basin and in the region of Lagos (Nigeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Olusegun Adeaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Dieulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.51 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bgeo-2017-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289182v1</w:t>
+                <w:t xml:space="preserve">hal-01930879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of water resources in the Niger basin and in the region of Lagos (Nigeria)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rouche</w:t>
+                <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930879v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and spatial variations in rare earth elements to identify inter-aquifer linkages and recharge processes in an Australian catchment</w:t>
               </w:r>
@@ -3743,51 +3743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,319 +4271,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
+                <w:t xml:space="preserve">Origins of streamflow in a crystalline basement catchment in a sub-humid Sudanian zone: The Donga basin (Benin, West Africa): Inter-annual variability of water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -H. Blard</w:t>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sylvestre</w:t>
+                <w:t xml:space="preserve">B. Kamagté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Tripati</w:t>
+                <w:t xml:space="preserve">G. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Causse</w:t>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402 (1-2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.11.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795357v1</w:t>
+                <w:t xml:space="preserve">insu-00649267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of streamflow in a crystalline basement catchment in a sub-humid Sudanian zone: The Donga basin (Benin, West Africa): Inter-annual variability of water budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lake highstands on the Altiplano (Tropical Andes) contemporaneous with Heinrich 1 and the Younger Dryas: new insights from C-14, U-Th dating and delta O-18 of carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seguis</w:t>
+                <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kamagté</w:t>
+                <w:t xml:space="preserve">A. K. Tripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Favreau</w:t>
+                <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">C. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 402 (1-2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (27-28), pp.3973-3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.01.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649267v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the four natural Ra isotopes in thermal waters by gamma-ray spectrometry</w:t>
               </w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Achterberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,189 +5226,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et bilan des flux hydriques d'un bassin versant de milieu tropical de socle au Bénin (Donga, haut Ouémé)</w:t>
+                <w:t xml:space="preserve">Influence of diagenetic processes in Thau lagoon on cadmium behavior and benthic fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bamory Kamagate</w:t>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Seguis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">C. Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Descloitres</w:t>
+                <w:t xml:space="preserve">E. Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.04.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.497-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00165994v1</w:t>
+                <w:t xml:space="preserve">hal-00311819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5417,258 +5417,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.51-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.36.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diagenetic processes in Thau lagoon on cadmium behavior and benthic fluxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus et bilan des flux hydriques d'un bassin versant de milieu tropical de socle au Bénin (Donga, haut Ouémé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Viollier</w:t>
+                <w:t xml:space="preserve">Bamory Kamagate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sarazin</w:t>
+                <w:t xml:space="preserve">Luc Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Prévot</w:t>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.497-510. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (6), pp.418-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311819v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00165994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony and arsenic mobility in a creek draining an antimony mine abandoned 85 years ago (upper Orb basin, France)</w:t>
               </w:r>
@@ -5942,51 +5942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,273 +7932,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROKARST</w:t>
+              <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307805v1</w:t>
+                <w:t xml:space="preserve">hal-02436888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst Conference</w:t>
+              <w:t xml:space="preserve">EUROKARST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436888v1</w:t>
+                <w:t xml:space="preserve">hal-03307805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
               </w:r>
@@ -8809,64 +8809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transfert de polluants dans la zone de mélange des eaux des Oueds Djema-Zitouna, Béjaia, Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8943,51 +8943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9502,208 +9502,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire originale d'exploration de l'aquifère karstique du Lez : compartimentation hydrodynamique et résistance des communautés bactérienne aux antibiotiques</w:t>
+                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Licznar-Fajardo</w:t>
+                <w:t xml:space="preserve">C. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hery</w:t>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masnou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790233v1</w:t>
+                <w:t xml:space="preserve">hal-02064294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9722,225 +9722,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche pluridisciplinaire originale d'exploration de l'aquifère karstique du Lez : compartimentation hydrodynamique et résistance des communautés bactérienne aux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouchez</w:t>
+                <w:t xml:space="preserve">M. Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deschamps</w:t>
+                <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goncalvès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">V. De Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064294v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological budget of Lake Chad : assessment of lake-groundwater interaction by coupling Bayesian approach and chemical budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10392,51 +10392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arjounin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10951,260 +10951,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
+                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.B. Isabelle</w:t>
+                <w:t xml:space="preserve">L. Tommasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Armienta</w:t>
+                <w:t xml:space="preserve">D.E. Cherouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
+                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tommasino</w:t>
+                <w:t xml:space="preserve">S. de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Cherouati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">M. Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Armienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon emanometry in active volcanoes</w:t>
               </w:r>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -12374,51 +12374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12437,243 +12437,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128648v1</w:t>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
               </w:r>
@@ -13611,51 +13611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14060,51 +14060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de la Cruz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>