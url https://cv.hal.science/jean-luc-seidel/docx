--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -359,347 +359,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03266721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
+                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tweed</w:t>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massuel</w:t>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138598⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560344v1</w:t>
+                <w:t xml:space="preserve">hal-02560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+                <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00351⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02988645v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -714,1475 +705,1484 @@
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
+                <w:t xml:space="preserve">Headwater Flow Geochemistry of Mount Everest (Upper Dudh Koshi River, Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Gleeson</w:t>
+                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Marx</w:t>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Seeger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+                <w:t xml:space="preserve">hal-02988645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Groundwater Quality, in the Mixing Area, using Hydrochemical and Statistical Methods, in the Valley of Low Djemaa — Zitouna Basins, Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12594-020-1431-2⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.5655-5672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-5655-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560347v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karst and thermal aquifer (Balaruc peninsula near Montpellier, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina-Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-5655-2020⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.119 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991728v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radium Isotopes as a Tracer of Water Sources and Mixing in the Vidourle Stream (South of France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical and statistical study of karstic spring waters of Bejaia coastal area (North Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Megherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-020-09371-1⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-020-05425-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879668v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and statistical study of karstic spring waters of Bejaia coastal area (North Algeria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine karstic springs as a source of nutrients and bioactive trace metals for the oligotrophic Northwest Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tamborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Megherfi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-020-05425-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732, pp.139106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637931v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine karstic springs as a source of nutrients and bioactive trace metals for the oligotrophic Northwest Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal influences on groundwater arsenic concentrations in the irrigated region of the Cambodian Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van Beek</w:t>
+                <w:t xml:space="preserve">S. Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">S. Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">K. Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Odobel</w:t>
+                <w:t xml:space="preserve">S. Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 732, pp.139106. </w:t>
+              <w:t xml:space="preserve">, 2020, 728, pp.1-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891620v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.14 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">hal-01910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floodscale experiment in the small catchment of Valescure, France: An overview of the isotopic and geochemical data base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910364v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of water resources in the Niger basin and in the region of Lagos (Nigeria)</w:t>
               </w:r>
@@ -2302,90 +2302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioni Cendón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Raiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,774 +2685,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Maïmouna Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Bridget Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">hal-04915229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïmouna Ibrahim</w:t>
+                <w:t xml:space="preserve">(Ra-228/Ra-226) ratios in hydrothermal carbonates and the origin of radium in CO2-rich waters of the Lodeve Basin (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Scanlon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915229v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ra-228/Ra-226) ratios in hydrothermal carbonates and the origin of radium in CO2-rich waters of the Lodeve Basin (South of France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lloret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053715v1</w:t>
+                <w:t xml:space="preserve">halsde-00936963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of rapid infiltration flows and vulnerability in a karst aquifer using a decomposed fluorescence signal of dissolved organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bicalho</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (2), pp. 553-561. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-013-2731-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936963v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284843v1</w:t>
+                <w:t xml:space="preserve">hal-03271602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271602v1</w:t>
+                <w:t xml:space="preserve">hal-03284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compilation of Silicon, Rare Earth Element and Twenty-One other Trace Element Concentrations in the Natural River Water Reference Material SLRS-5 (NRC-CNRC)</w:t>
               </w:r>
@@ -3724,574 +3724,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical behaviour of Radium isotopes and Radon in a coastal thermal system (Balaruc-les-Bains, South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Exter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+                <w:t xml:space="preserve">Delphine Gataniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.160-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978644v1</w:t>
+                <w:t xml:space="preserve">hal-00795512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical evidence of water source characterization and hydrodynamic responses in a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caetano Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+                <w:t xml:space="preserve">S. van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Smadja</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hydro Nepal: Journal of Water, Energy and Environment </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3126/hn.v11i1.7197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 450-451, pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673770v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of climate change on water availability in Eastern Nepal: a presentation of the project methodology taking into account the vaious origins of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bicalho</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
+              <w:t xml:space="preserve"> Hydro Nepal: Journal of Water, Energy and Environment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (special issue), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3126/hn.v11i1.7197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02057625v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical behaviour of Radium isotopes and Radon in a coastal thermal system (Balaruc-les-Bains, South of France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamical changes and their consequences on groundwater hydrochemistry induced by three decades of intense exploitation in a Mediterranean Karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gataniou</w:t>
+                <w:t xml:space="preserve">C. Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98, pp.160-176. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (8), pp.2311-2319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1384-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795512v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of streamflow in a crystalline basement catchment in a sub-humid Sudanian zone: The Donga basin (Benin, West Africa): Inter-annual variability of water budget</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 402 (1-2), pp.1-13. </w:t>
@@ -4569,51 +4569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the four natural Ra isotopes in thermal waters by gamma-ray spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rihs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,358 +4692,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
+                <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabiet</w:t>
+                <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brissaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. L. Seidel</w:t>
+                <w:t xml:space="preserve">Kamagate Bamory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pistre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Ligban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 172 (2-3), pp.693-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653864v1</w:t>
+                <w:t xml:space="preserve">hal-01978635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescence spectroscopy EEM to evaluate the efficiency of organic matter removal during coagulation–flocculation of a tropical surface water (Agbo reservoir)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droh Lanciné Gone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">F. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamagate Bamory</w:t>
+                <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Ligban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 172 (2-3), pp.693-699. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.1057-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978635v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotins in a medium-size Mediterranean basin (the Herault River)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Metal Biogeochemistry in the Mediterranean Thau Lagoon, a Shellfish Farming Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,64 +5378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of CO₂ and ²²²Rn in a mediterranean sinkhole - spring (Causse d'Aumelas, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,64 +5534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamory Kamagate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5693,64 +5693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.788-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (10), pp.703-710. </w:t>
@@ -6101,51 +6101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variability of dissolved trace element concentrations in the Marne and Seine Rivers near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,90 +6217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Treated Water Recycling as Regards Pharmaceuticals and Drugs in Surface and Ground Waters of a Medium-sized Mediterranean Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6491,371 +6491,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record of redox-sensitive elements (U, Mn, Mo) in a transitory anoxic basin (the Thau lagoon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Elbaz-Poulichet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.10.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (8), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061569v1</w:t>
+                <w:t xml:space="preserve">hal-01978609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Sedimentary record of redox-sensitive elements (U, Mn, Mo) in a transitory anoxic basin (the Thau lagoon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Elbaz-Poulichet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (8), pp.1587-1596. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (3-4), pp.271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978609v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Improving noble gas based paleoclimate reconstruction and groundwater dating using 20 Ne/ 22 Ne ratios,” by F. Peeters et al. (2003) Geochim. Cosmochim. Acta , 67, 587–600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (6), pp.1433-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7047,90 +7047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major ion chemistry of groundwaters in the Continental Terminal water table of southwestern Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Applied Geochemistry, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of radon in soils induced by external factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7467,64 +7467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7597,64 +7597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU 2022, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7813,90 +7813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and geochemical impact of occasional saltwater intrusions through a submarine spring in a karstic and thermal aquifer (Thau lagoon area, Montpellier, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7938,103 +7938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical characterization of a complex Mediterranean karstic system (Thau lagoon area, Montpellier, France) for the regional management of the groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8059,90 +8059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach for the characterisation of regional aquifers and the sustainable management of groundwater resources: case studies of the Milk River Aquifer (Canada-USA) and the Thau karstic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,103 +8309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Floodscale Experiment at the Hillslope Scale: Physico-Chemical Characterization of Runoff Contributing to Flash Flood Generation in the Small Catchment of Valescure, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
@@ -8434,77 +8434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,64 +8559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de recharge à différentes échelles de temps et d’observation en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,851 +8678,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">Mécanismes de transfert de polluants dans la zone de mélange des eaux des Oueds Djema-Zitouna, Béjaia, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd. International Conference on Water Resources (ICWR). Exploitation and Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ouargla, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122688v1</w:t>
+                <w:t xml:space="preserve">hal-02121783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transfert de polluants dans la zone de mélange des eaux des Oueds Djema-Zitouna, Béjaia, Algérie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Maza</w:t>
+                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd. International Conference on Water Resources (ICWR). Exploitation and Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ouargla, Algérie</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121783v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and dynamics of spring flows during flood events inferred from innovative tracers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Behavior of Radium isotopes in a karstic spring (Lez) and a Mediterranean stream (Vidourle) in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122794v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Radium isotopes in a karstic spring (Lez) and a Mediterranean stream (Vidourle) in the South of France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122819v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
+                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Raynaud</w:t>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathieu-Subias</w:t>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094079v1</w:t>
+                <w:t xml:space="preserve">hal-02146343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adamovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146343v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathieu-Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.189-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135533v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
               </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10002,523 +10002,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00979519v1</w:t>
+                <w:t xml:space="preserve">halsde-00623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter: a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The fluorescence spectroscopy of Dissolved Organic Matter (DOM): a tool to characterize rapid infiltration flows and vulnerability in karst systems. Application to the Lez hydrosystem (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623097v1</w:t>
+                <w:t xml:space="preserve">halsde-00979519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a wastewater in a medium-sized Mediterranean watershed.</w:t>
+                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabiet</w:t>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Togola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">M. Arjounin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Society of Environmental Toxicology and Chemistry (SETAC)-Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081370v1</w:t>
+                <w:t xml:space="preserve">hal-02586856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a wastewater in a medium-sized Mediterranean watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+                <w:t xml:space="preserve">M. Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bouchez</w:t>
+                <w:t xml:space="preserve">A. Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
+              <w:t xml:space="preserve">15th Society of Environmental Toxicology and Chemistry (SETAC)-Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586856v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals in sewage treatment plant effluents and potential effects assessment on non-target organisms</w:t>
               </w:r>
@@ -10767,51 +10767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a simulator for radon-222 underground migration studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,385 +10856,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha particles spectroscopy using a magnetic spectrograph and a large S.S.N.T.D. spark counter</w:t>
+                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balcazar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L. Tommasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Cherouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.283-285</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016286v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plastic-bag sampler for passive radon monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Cherouati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
+                <w:t xml:space="preserve">S. de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Armienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.681-684</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016285v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation emanation related to geothermal faults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha particles spectroscopy using a magnetic spectrograph and a large S.S.N.T.D. spark counter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Armienta</w:t>
+                <w:t xml:space="preserve">M. Balcazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.875-878</w:t>
+              <w:t xml:space="preserve">, Sep 1985, Rome, Italy. pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016283v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon emanometry in active volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,312 +11279,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some radon activity measurements of geophysical significance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffusion processes in dyed detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lferde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toth-Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.517-523</w:t>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016294v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion processes in dyed detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An automatic device for radon activity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Toth-Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.299-306</w:t>
+              <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021047v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic device for radon activity measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some radon activity measurements of geophysical significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid State Nuclear Track Detectors. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.513-516</w:t>
+              <w:t xml:space="preserve">International Conference On Solid State Nuclear Track Detectors. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1981, Bristol, United Kingdom. pp.517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016287v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11602,51 +11602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11779,51 +11779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2019,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco,, United States</w:t>
@@ -11865,64 +11865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,90 +11977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12102,64 +12102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating groundwater discharge in the coastal lagoons of La Palme and Salses-Leucate along the French Mediterranean coastline by using radium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tamborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bejannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12221,627 +12221,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Seidel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128476v1</w:t>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122773v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Touhami Feraga</w:t>
+                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Molina Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal radon and radium variations in the Lez karstic spring (South of France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dynamique de la contamination métallique d’origine anthropique dans un hydrosystème méditerranéen rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international Ra-Rn workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Réunion CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128648v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Recharge processes in karstic systems at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128495v1</w:t>
+                <w:t xml:space="preserve">hal-02122773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,77 +12909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater origin and recharge in a Mediterranean karstic aquifer: A 222Rn and Ra isotopes investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13049,77 +13049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13206,103 +13206,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13322,271 +13322,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
@@ -13611,51 +13611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13726,51 +13726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon-emanometrie appliquee a la geophysique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Blaise Pascal - Clermont-Ferrand II, 1982. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13829,51 +13829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traçage géochimique naturel des circulations fluides : de la croûte superficielle vers la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Montpellier 2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14060,51 +14060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de la Cruz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Saou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Maza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1431-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Seidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02991728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5655-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02879668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina-Porras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09371-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02637931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Megherfi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05425-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891620v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Odobel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02560344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tweed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138598" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.57" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adeaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgeo-2017-0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Cend&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Cox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0K7ZB9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2731-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gataniou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9G0W8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caetano Bicalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Exter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3ZP2B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bicalho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1384-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1A8A1DE53822376CC6B5A0163C358126D83F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamagt&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.01.054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SLR4M73-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2009.10.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ3SFSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Droh Lancin&#233; Gone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamagate Bamory" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ligban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.052" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K9WJHC2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800234g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20CCDDD1B5D83A89F8F62ABABD1EC55F147BB9A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kawakami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/06-0808.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMCMS37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.36.1.5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00165994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamory Kamagate" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.04.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89BPBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ujevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2006.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F97L1M09-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0FHBLZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060528p" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XRQ0SBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Baca Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Armienta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Barragan Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2006.009111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061569v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Seidel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jezequel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metzger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prevot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.10.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWQ5T5X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05305894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gu&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.07.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFN9ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00160-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56QCLVDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05297933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00024-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ4R5C4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ranchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05303098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-768" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02436888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448689v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rivera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121783v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122794v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122819v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Prom&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidjani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Isabelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016285v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Cherouati" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016283v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de la Cruz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mena" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cejudo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021047v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lferde" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somogyi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toth-Szilagyi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rotin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailly-Comte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128476v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122773v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389596v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018562v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02182380v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>