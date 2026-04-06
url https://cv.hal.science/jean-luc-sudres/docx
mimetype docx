--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -154,16831 +154,16831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la place des médiations thérapeutiques dans les pratiques soignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (312), pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (357), pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (2), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM) M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (2), pp.136-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations thérapeutiques et art-thérapies dans la prise en charge des mineurs non accompagnés (MNA): Une évidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (5), pp.532-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche. Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schiltz Lony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier e-art-thérapeutique et COVID19 – Contexte, dispositif et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulgurances pratico-théoriques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (6), pp.553-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art et l’accompagnement, un mariage de raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.201-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’autre côté du regard : la terre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bradfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement par la médiation animale dans le trouble disruptif avec dysrégulation émotionnelle (TDDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (305), pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner et soigner par les arts ? Historicité d’une situation et maturations créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche phénoméno-structurale en art-thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession. Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-thérapie. L'@mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescence, déficience intellectuelle et maturité prescrite ? Le pas-sage du passage en atelier d’art-thérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’art-thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap, au-delà de l’histoire, une actualité de prise en charge en atelier de thérapie médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la répétition crée, le sujet advient !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la SFPE-AT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’odyssée de l’audition en néonatologie. De l’intensité sonore à une musicothérapie développementale adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/574, pp.169-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’être oublié par l’activité « expression commentée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.133-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://doi.org/10.1016/j.amp.2024.03.007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner le trouble disruptif avec dysrégulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (301), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sens et motions” : une thérapie médiatisée de support en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et efficacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (6), pp.570-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement psychologique de la perte de poids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laikuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. de Kerimel P.Y. Et Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (293), pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées d’anorexies : ponctuations cliniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol 68 (N° 881), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’obésité morbide à l’obésité complexe : des enjeux somato-psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laikuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves. de Kerimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (293), pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des troubles mentaux dans le judaïsme - éléments de lecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents déficients intellectuels et art-thérapie : élaboration d’un dispositif et évaluation par la méthode d’analyse phénoméno-structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.111-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anorexie mentale et musicothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anorexie mentale, une pathologie familière et complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive et musicothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mazet-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (290), pp.43-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2023.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acceptation inconditionnelle de soi et l’autocompassion : une autre clinique de l’anorexie mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Muroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et risques psychosociaux. Synopsis d’un état des lieux socio-politico-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 550/553, pp.13-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État psychologique des patients Covid-19 après réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (281), pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art-thérapie et les adolescents : clinique d’une évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2022611084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement psychologique de patients Covid long lors d’un séjour de rééducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive : dimensions somato-psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mazet-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stories about orthorexia : expressions of an obsession with food across a life path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réadaptation pulmonaire, retour au domicile : les enjeux du soin psychique des patients Covid-19 sévère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (285), pp.38-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2022.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées. Promenades en goguette…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical condition, Resuscitation and Medical-Psychological Care of Severe COVID-19 patients (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (3), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Artistic Achievements and Low Emotion Dysregulation: The Moderating and Mediating Role of Self-compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creativity Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10400419.2021.1962104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l’orthorexie dans les troubles des conduites alimentaires : création et évaluation d’un programme psychothérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.685-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical condition, resuscitation and medical-psychological care of severe COVID-19 patients (part 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (2), pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap : d'histoire en actualités. Quelques rappels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540/541, pp.205-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caac.540.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (270), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2021.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la créativité pour une meilleure qualité de vie durant un cancer : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dérédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer(s) et Psy(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crpsy.005.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The difference in cancer experience in creative people. An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (5), pp.438-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De victimisation en résilience. Les paradoxes victimels et la restauration psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538/539, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité thérapeutique du Montage Composite Réceptif à visée Projective (MCR-P) contre la dépression en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (10), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité thérapeutique du Montage Composite Réceptif à visée Projective (MCR-P) contre la dépression en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (10), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prématurité et musicothérapie : rencontres harmoniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (268), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orthorexie : actualité et soins d’une pathologie de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (267), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépression et musicothérapie : le montage composite réceptif à visée projective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (272), pp.38-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2021.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation de l’Échelle Française d’Orthorexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (1), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (270), pp.37-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthorexie et troubles des conduites alimentaires : spécificité d’un profil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180 (7), pp.621-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.319-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie D’abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.795 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 85 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hôpital de jour de psychiatrie à l’ère du numérique : les propositions d’un patient expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (5), pp.363-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-thérapie, maladie d’Alzheimer et identité ? Mme Lila et le retour vers soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (142), pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2020.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-thérapie et troubles des conduites alimentaires. Évaluation en follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (1), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d’Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (8), pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chant et démence de type Alzheimer, une application en thérapie médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (140), pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2019.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès du manger sain. La nouvelle obsession sur le grill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dis-leurs !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicothérapie et polyaddiction : du lien culturellement établi à la proposition d’un dispositif, en centre de soins, d’accompagnement et de prévention en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 560 (2), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.560.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Lagausie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (6), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles des Conduites Alimentaires et la médiation Hortithérapie. Élaboration et évaluation d’un dispositif clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ourliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Torti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia, ARTE VIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A supportive care « art-therapy » assessment in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer and quality of life: the process of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicothérapie, dépression et évaluation : Entre art et clinique innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arte Viva n°8, 8, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… : évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (3), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… Évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D’abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178 (1), pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art-thérapie en pourpre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, hors série (22), pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles de la mémoire autobiographique et autres altérations cognitives dans les Troubles de l'alimentation et des conduites alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (149), pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychic Envelopes among Adolescents : A Test of Modelling with a Projective Test in Relation to School Refusal From ego-skin to psychic envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Njiengwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Psychology &amp; Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15406/jpcpy.2017.08.00470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, depression symptoms and quality of life : The role of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.470-471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;bonnes pratiques&amp;quot; à la clinique éducative dans l'enfance inadaptée. Evaluations et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496/497, pp.125-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mots et des Images en Actions ? Parcours d’enfants psychotiques dans un dispositif d’art-thérapie inspiré de la bande dessinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Calestrémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité d'un programme d'art-thérapie pour adolescents obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anzules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient dépressif en art-thérapie : évaluation des bénéfices et recommandations pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.541-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationale studie zur worksamkeit von kunsttherapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Albermann.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pezzoli.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mühlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anzules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Für Kunsttherapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysharmonie évolutive et art-thérapie : dynamique d'une prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents obèses : évaluation de l'image du corps, de l'estime de soi, de l'anxiété et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Ghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la médiation thérapeutique &amp;quot;contes&amp;quot; en compte… D'un dispositif à une application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eugéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 440/443, pp.105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la médiation thérapeutique &amp;quot;contes&amp;quot; en compte… D'un dispositif à une application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eugéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 440/443, pp.105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic patient education with art therapy: effectiveness among obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anzules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pataky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.213-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation équine en psychiatrie infanto-juvénile. D'un état des lieux à une étude d'évaluation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anorexie et art-thérapie : éléments pour une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (32), pp.73-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la transparence prend corps par l'apparence et l'habillé dans la psychose : applications art-thérapique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Annuelle de la Société Française de Psychopathologie de l'Expression et d'Art-thérapie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux vivants ou théâtre image de corps décharnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rykner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la relation au chien devient thérapeutique auprès de la personne âgée démente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tafforin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.155-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus psychiques en jeu dans la rémission complète du cancer pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Buttin-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sordes-Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Domaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 266, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation équine en Psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 277, pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.480-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI) Adaptation et validation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.180-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la question de l'interculturel fait retour à la clinique… Éléments pour une rencontre de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of the house drawing test (HDT) in the diagnosis of early stages of alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andriatsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hocreitere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art-thérapie : pour qui et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités pédiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation du test du dessin de la maison chez les patients atteints de la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hocreitere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation : un en-jeu de symbolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.127-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'efficacité psycho-corporelle et de la rémanence d'un amincissant local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Coutenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (100), pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome des fausses notes art-thérapiques. Naissance d'une nouvelle entité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (4), pp.241-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'agressivité réprimée à l'expression picto-musicale de soi. Claude et le Haschich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp.155-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions et inflexions des thérapies médiatisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche des dimensions pondérales et corporelles de jeunes danseuses classiques amatrices vs professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.299-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir ! Notules sur une banale singularité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (114), pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de la danse et les troubles du comportement alimentaire : un point sur la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards of Rebirthing – Breathwork as therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A Journal of Breathwork Practice, Psychology and Spirituality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (3), pp.6-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Thérapie et Éducation en Art Thérapeutique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Art-thérapeute : une profession en tension ou en devenir ? Actualisation d’une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352384v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soixante années d'art-thérapie ? Un métier en errances !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Art Thérapie et Éducation en Art Thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039797v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art-Thérapie : entre identités multiples et dissolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soixante années d'art-thérapie ? Un métier en errances !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352391v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto fiction et bande dessinée : l'art au secours des mots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'Art-Thérapie : entre identités multiples et dissolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/ 8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPAT, 2025, Libonne, Portugal</w:t>
+              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352383v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À public en marge (les MNA), pratique de la marge (la médiation théâtrale) : pour une autre posture du psychothérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et marges, travail en marge : subjectivité, psychisme, santé et créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sorbonne; Unité Transversale de Recherche Psychogenèse et Psychopathologie; Maison des Sciences de l'Homme Paris Nord, Jun 2025, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la psychopathologie de l'expression à l'art-thérapie. Narrativités d’oublis, de répétitions et de jouissances destructives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Auto fiction et bande dessinée : l'art au secours des mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e Psychopa Journées d’Automne de la Société Française dthologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française dthologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/ 8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPAT, 2025, Libonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039887v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptation inconditionnelle de soi et auto-compassion dans les troubles des conduites alimentaires (anorexie/boulimie) : quelles places et fonctions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la psychopathologie de l'expression à l'art-thérapie. Narrativités d’oublis, de répétitions et de jouissances destructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de communications libres de la Société Médico-Psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">e Psychopa Journées d’Automne de la Société Française dthologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française dthologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474496v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Sudres</w:t>
+                <w:t xml:space="preserve">Acceptation inconditionnelle de soi et auto-compassion dans les troubles des conduites alimentaires (anorexie/boulimie) : quelles places et fonctions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Muroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance de communications libres de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039864v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicothérapies et Intelligence Artificielle : Prêter des mots pour l’élaboration psychique, la métacognition et l’expression émotionnelle de l’adolescent hospitalisé souffrant d’anorexie mentale.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Universitaire de Recherche en Orthophonie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Universitaire de Recherche en Orthophonie, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352380v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapeute : une profession en tension ou en devenir ? Actualisation d’une typologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Musicothérapies et Intelligence Artificielle : Prêter des mots pour l’élaboration psychique, la métacognition et l’expression émotionnelle de l’adolescent hospitalisé souffrant d’anorexie mentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteves Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Universitaire de Recherche en Orthophonie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Universitaire de Recherche en Orthophonie, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039897v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir ici ou là-bas ? : La question de la filiation chez les MNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À qui appartiennent les enfants ? Clinique géopolitique de l’enfance en souffrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris Nord; Université Paris Nanterre; Université Paris Cité; AIEP; Centre Babel, Jun 2024, Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la musicothérapie et pratique française dans l’anorexie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet Mondial des Interventions Non Médicamenteuses dans le domaine de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NIPS, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la thérapie du Trouble disruptif avec dysrégulation émotionnelle (TDDE) avec la médiation animale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Musicothérapies dans l'accompagnement de l'adolescent souffrant d’anorexie mentale : approche expérimentale et clinique (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento ». Lisboa 25 e 27 de outubro de 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPAT, 2024, Lisbonna, Portugal</w:t>
+              <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital Sainte Marie de Rodez, Prodiges, SIPE-AT, May 2024, Rodez (Aveyron), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039936v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapeute, qui es-tu vraiment ? Typologie française des art-thérapeutes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIPE-At, Prodigue, Hôpital Sainte Marie Rodez, May 2024, Rodez, France</w:t>
+              <w:t xml:space="preserve">Communication libre à la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique (Société de psychiatrie), 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039815v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble Disruptif avec Dysrégulation Emotionnelle : L'Apport Conjugué des TCC et de la Médiation Animale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Art-thérapeute, qui es-tu vraiment ? Typologie française des art-thérapeutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Andre</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2024, Paris maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIPE-At, Prodigue, Hôpital Sainte Marie Rodez, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960375v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Penser la thérapie du Trouble disruptif avec dysrégulation émotionnelle (TDDE) avec la médiation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication libre à la</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique (Société de psychiatrie), 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento ». Lisboa 25 e 27 de outubro de 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPAT, 2024, Lisbonna, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039766v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicothérapies dans l'accompagnement de l'adolescent souffrant d’anorexie mentale : approche expérimentale et clinique (Poster)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trouble Disruptif avec Dysrégulation Emotionnelle : L'Apport Conjugué des TCC et de la Médiation Animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpital Sainte Marie de Rodez, Prodiges, SIPE-AT, May 2024, Rodez (Aveyron), France</w:t>
+              <w:t xml:space="preserve">52ème congrès de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2024, Paris maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039875v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensées et pratiques d’art-thérapies : dilutions et banalisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteves Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothérapie et personnes obéses : se réapproprier le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laikuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves. de Kerimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT Art-therapy, 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Quand manger sain tourne à l’obsession : l’orthorexie, une pathologie émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu ».</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376714v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité : Enquête de terrain sur les approches thérapeutiques proposés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur. Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA). « Transmettre et transformer les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA), 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPE-AT, 2022, Dijon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969315v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité : Enquête de terrain sur les approches thérapeutiques proposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de psychiatrie et de psychopathologie de l'enfant et de l'adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPEADA, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA). « Transmettre et transformer les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA), 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726074v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mineurs Non Accompagnés (MNA) et le soutien psychologique par les arts : quels dispositifs pour quelles efficacités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Médiation, un outil transculturel dans un monde en mouvement. Tisser des liens entre les mondes : parents, enfants et adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut Supérieur des Cadres de l’Enfance (ISCE); Revue transculturelle L’autre; Laboratoire de Psychologie clinique (LPCIC); Association internationale d’Ethnopsychanalyse (AIEP); Centre ressource européen en clinique transculturelle (Babel), Feb 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de psychopathologie de l'expression et art-thérapie, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès français de psychiatrie et de psychopathologie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPEADA, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993253v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités médiatisés et Maison des Adolescents : cartographie nationale et état des lieux des outils à médiations utilisés au sein des Maisons des adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et bénéfices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Transmettre et transformer les pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA)., Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société Médico-Psychologique. Journée Mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969344v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et bénéfices.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activités médiatisés et Maison des Adolescents : cartographie nationale et état des lieux des outils à médiations utilisés au sein des Maisons des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Guarouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Médico-Psychologique. Journée Mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">« Transmettre et transformer les pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA)., Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376708v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicothérapie et Prématurité : de la résistance à la résilience ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Résistance. Formes cliniques, forces créatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2023, Limoux, France</w:t>
+              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de psychopathologie de l'expression et art-thérapie, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969288v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain tourne à l’obsession : l’orthorexie, une pathologie émergente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Sudres</w:t>
+                <w:t xml:space="preserve">Musicothérapie et Prématurité : de la résistance à la résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de printemps de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Résistance. Formes cliniques, forces créatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2023, Limoux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402848v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets inattendus et distanciés des psychothérapies : d’une étude spécifique à l’hypnose à une modélisation en outils et processus psychothérapiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale "Enjeux de périnatalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICT-Toulouse, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993275v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art-thérapie et troubles des conduites alimentaires. Évaluation en follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique « Art et Psychiatrie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit intellectuel, art-thérapie et approche phénoméno-structurale. La bonne mesure de la démesure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « Mesure et Démesure »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d’art-thérapie, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale "Enjeux de périnatalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICT-Toulouse, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376716v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineurs non Accompagnés et dispositifs d’art-thérapie : quelles indications ? quels effets ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Déficit intellectuel, art-thérapie et approche phénoméno-structurale. La bonne mesure de la démesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">58ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « Mesure et Démesure »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d’art-thérapie, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422461v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ? Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité ».</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mineurs non Accompagnés et dispositifs d’art-thérapie : quelles indications ? quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur. Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICT (Toulouse), 2022, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376721v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L. Sudres</w:t>
+                <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ? Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociétés Francophones de Nutrition, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICT (Toulouse), 2022, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993250v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets inattendus et distanciés des psychothérapies : d’une étude spécifique à l’hypnose à une modélisation en outils et processus psychothérapiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés Francophones de Nutrition, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806130v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain devient pathologique : étude exploratoire de l’orthorexie en France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’obésité par et avec l’art-thérapie ? (Why not !)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées doctorales de l’Association Française de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Psychologie de la Santé, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres d’Education Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'éducation thérapeutique, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376729v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique. Société Médico-Psychologique. Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Lagausie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société Médico-Psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’obésité par et avec l’art-thérapie ? (Why not !)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand manger sain devient pathologique : étude exploratoire de l’orthorexie en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres d’Education Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'éducation thérapeutique, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9èmes journées doctorales de l’Association Française de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Psychologie de la Santé, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376722v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille, couple et personne en souffrance de substantations. Chut ! Gai-rire en corps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Créativité et spiritualité. Petit Déjeuner débat avec mon Psy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétablir et maintenir les liens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Familles FFAB (Fédération Française Anorexie Boulimie) et FNA-TCA (Fédération Nationale des Associations liées aux Troubles des Conduites Alimentaires), 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Festival CINOPSY’S. « La psychothérapie fait son cinéma » Bordeaux, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376749v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La passion Vincent Van Gogh. Débat-discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Famille, couple et personne en souffrance de substantations. Chut ! Gai-rire en corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival CINOPSY’S (FF2P). « La psychothérapie fait son cinéma »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rétablir et maintenir les liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Familles FFAB (Fédération Française Anorexie Boulimie) et FNA-TCA (Fédération Nationale des Associations liées aux Troubles des Conduites Alimentaires), 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376735v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer, soins de support art-thérapiques et qualité de vie : d’un état des lieux à -l’élaboration et l’évaluation d’un dispositif. 1ère rencontre des soins oncologiques de support, Toulouse, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La passion Vincent Van Gogh. Débat-discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre des soins oncologiques de support</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUCT-Oncopole, 2018, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">Festival CINOPSY’S (FF2P). « La psychothérapie fait son cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376730v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité et spiritualité. Petit Déjeuner débat avec mon Psy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cancer, soins de support art-thérapiques et qualité de vie : d’un état des lieux à -l’élaboration et l’évaluation d’un dispositif. 1ère rencontre des soins oncologiques de support, Toulouse, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival CINOPSY’S. « La psychothérapie fait son cinéma » Bordeaux, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre des soins oncologiques de support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUCT-Oncopole, 2018, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376733v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la place des médiations thérapeutiques dans les pratiques soignantes</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-05171740v1</w:t>
+                <w:t xml:space="preserve">L'Art-thérapie en question (s) ?! https://www.youtube.com/watch?v=u4CaxPJ6WEg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-05032478v1</w:t>
+                <w:t xml:space="preserve">Musicothérapie et Prématurité : de la résistance à la résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM) M</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ARThérapie – Podcast https://artherapie.lepodcast.fr/serie-numero-2-portrait-dart-therapeute-slash-episode-3-jean-luc-sudres-professeur-et-reponsable-pedagogique-du-du-art-therapies-point-point-point-entre-autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05032482v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-04553972v1</w:t>
+                <w:t xml:space="preserve">Quand l’addiction résiste… l’art-thérapie ouvre la créativité du sujet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.95-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiations thérapeutiques et art-thérapies dans la prise en charge des mineurs non accompagnés (MNA): Une évidence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interview d'expert « Pratiques complémentaires : un cadre doit être posé pour une meilleure lisibilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04962060v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-05155217v1</w:t>
+                <w:t xml:space="preserve">Musicothérapie, dépression et évaluation : Entre art et clinique innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie D’abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.8 ; 45-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Désordres cognitifs, émotionnels, socio-affectifs et identitaires dans les Troubles de l’Alimentation : réflexion autour de nouvelles prises en charge thérapeutiques en lien avec les souvenirs autobiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...11221 lines deleted...]
-                <w:t xml:space="preserve">hal-04450216v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating disorders and art therapy: Between decoys, realities and clinical practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Art Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge International Handbook of Art Therapy (Chapter 29), In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953294v1</w:t>
-              </w:r>
-[...620 lines deleted...]
-                <w:t xml:space="preserve">hal-04376410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16990,286 +16990,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music therapy and practice in eating disorders: an overview in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Colère et médiation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPIS Summit - 1e Sommet mondial des Interventions Non Médicamenteuses (INM) dans le domaine de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France. </w:t>
+              <w:t xml:space="preserve">25ème congrès d'art-thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lisbonne, Portugal. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787295v1</w:t>
+                <w:t xml:space="preserve">hal-04726162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère et médiation animale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Music therapy and practice in eating disorders: an overview in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès d'art-thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lisbonne, Portugal. 2024</w:t>
+              <w:t xml:space="preserve">NPIS Summit - 1e Sommet mondial des Interventions Non Médicamenteuses (INM) dans le domaine de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726162v1</w:t>
+                <w:t xml:space="preserve">hal-04787295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17288,234 +17288,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster..</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969189v1</w:t>
+                <w:t xml:space="preserve">hal-04376713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376713v1</w:t>
+                <w:t xml:space="preserve">hal-04969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et mesurer l'orthorexie : Création et validation d'une échelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès annuel de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17540,64 +17540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et obésité : Dispositif pour une éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société d'Education Thérapeutique Européenne (SETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17622,64 +17622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et obésité : Dispositif pour une éducation thérapeutique du patient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société d'Education Thérapeutique Européenne (SETE) .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17704,64 +17704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et mesurer l'orthorexie : Création et validation d'une échelle française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès annuel de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17818,64 +17818,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts, soins et accompagnements. Pratiques innovantes dans le secteur social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 572/573, pp.1-224, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17932,77 +17932,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18059,51 +18059,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusions et art-thérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18160,64 +18160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SIPE-AT; Société de Psychopathologie de l'expression et d'art-thérapie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18235,51 +18235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner l'adolescent en art-thérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod Editions. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18297,51 +18297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelle Clinique de Thérapies Médiatisées. Modelage - Peinture - Collage - (E.C.T.M.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etablissements d'Applications Psychotechniques (E.A.P.). 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18359,51 +18359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelle d'Investigation Clinique en Psychogérontologie (E.D.I.C.E.P.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etablissements d'Applications Psychotechniques (E.A.P.). 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18511,51 +18511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5D926D3"/>
+    <w:nsid w:val="7657980C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18742,51 +18742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bordet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fragonas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Muroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Excoffier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schiltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Sudres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mairesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Maoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Becquignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laikuen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ribi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves. de Kerimel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur. Becquignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04419281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Guarouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daudre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernadou-Debrulle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lenoir-Piat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamothe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sudres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brandibas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Schiltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04422461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir-Piat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Lagausie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montfort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Colignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersendre Pradels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Montfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delpech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05155217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.03.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;rat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jankowiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.04.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cesari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiltz Lony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laikuen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Kerimel P.Y. Et Bouchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04574548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazet-Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bouchard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.03.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2022611084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3WZMT7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2022.11.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.02.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.12.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564538v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.11.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027172v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belaygue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crescence" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cabot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dally" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0129" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564503v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.09.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caac.540.0205" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.12.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375854v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levasseur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375847v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Cruz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.10.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375825v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d&#8217;Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menouer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.09.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.560.0115" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01968900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kihal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ourliac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Tucker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jpcpy.2017.08.00470" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450219v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450222v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535659v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calestr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anzules" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laroque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450212v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albermann." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pezzoli." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543149v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghrib" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desjardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04555457v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eug&#233;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eug&#233;ne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450214v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pataky" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandibas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597191v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Ansorge" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sicre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597283v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafforin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597193v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buttin-Longueville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes-Ader" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domaison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeunier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belameche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kiss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brandibas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM14VTZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriatsiferana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocreitere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lesniewska" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597296v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597294v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coutenceau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doumenc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621296v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621295v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delgado" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dowling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vignali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04953294v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05217047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Serres" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376381v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Cruz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726162v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376713v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170013v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04607718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806167v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597478v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597482v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Court" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laharie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597469v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Colignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersendre Pradels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fragonas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05155217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Becquignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Maoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Excoffier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiltz Lony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cesari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Schiltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.04.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;rat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brandibas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernadou-Debrulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lenoir-Piat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jankowiak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laikuen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Kerimel P.Y. Et Bouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laikuen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves. de Kerimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04574548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazet-Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bouchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Muroni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2022611084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3WZMT7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2022.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caac.540.0205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.02.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dally" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belaygue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crescence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.04.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.10.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d&#8217;Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menouer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.560.0115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Lagausie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kihal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernadet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ourliac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01968900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Sudres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654767v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Tucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jpcpy.2017.08.00470" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sudres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calestr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anzules" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laroque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albermann." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pezzoli." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghrib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desjardin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04555457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eug&#233;ne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eug&#233;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pataky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandibas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Ansorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sicre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafforin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buttin-Longueville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes-Ader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domaison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635644v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brandibas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM14VTZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeunier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belameche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450215v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriatsiferana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocreitere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lesniewska" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597292v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coutenceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doumenc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delgado" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dowling" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vignali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sales" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352383v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cambourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039864v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schiltz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mairesse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039815v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960375v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur. Becquignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04419281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726074v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376708v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daudre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969344v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Guarouani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993253v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969288v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04422461v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir-Piat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamotte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376722v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376733v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzberg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lenoir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376735v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05217047v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Serres" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376755v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376370v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Cruz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04953294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726162v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969189v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170013v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04607718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806167v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597478v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597482v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Court" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laharie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597469v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>