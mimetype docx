--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -154,5055 +154,5055 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
+                <w:t xml:space="preserve">Acceptation inconditionnelle de soi et auto-compassion dans les troubles des conduites alimentaires (étude mixte) : quelles places et fonctions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Montfort</w:t>
+                <w:t xml:space="preserve">Océane Muroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171745v1</w:t>
+                <w:t xml:space="preserve">hal-05594676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Colignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersendre Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 357, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la place des médiations thérapeutiques dans les pratiques soignantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Colignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersendre Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (312), pp.32-35</w:t>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171740v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interroger la place des médiations thérapeutiques dans les pratiques soignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersendre Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (357), pp.35-40</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (312), pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032478v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Médiations thérapeutiques et apaisement des symptômes psychiatriques, une enquête rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Colignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersendre Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (357), pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553972v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM) M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 183 (2), pp.136-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiations thérapeutiques et art-thérapies dans la prise en charge des mineurs non accompagnés (MNA): Une évidence?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (2), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962060v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médiations thérapeutiques et art-thérapies dans la prise en charge des mineurs non accompagnés (MNA): Une évidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeev Maoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155217v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche. Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (5), pp.532-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032472v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier e-art-thérapeutique et COVID19 – Contexte, dispositif et évaluation</w:t>
+                <w:t xml:space="preserve">Recherche. Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cesari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schiltz Lony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
+              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553966v1</w:t>
+                <w:t xml:space="preserve">hal-05032472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulgurances pratico-théoriques !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atelier e-art-thérapeutique et COVID19 – Contexte, dispositif et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.13</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572666v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fulgurances pratico-théoriques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05005010v1</w:t>
+                <w:t xml:space="preserve">hal-04572666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art et l’accompagnement, un mariage de raison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pérat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (6), pp.553-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553970v1</w:t>
+                <w:t xml:space="preserve">hal-05005010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’autre côté du regard : la terre !</w:t>
+                <w:t xml:space="preserve">L’art et l’accompagnement, un mariage de raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bradfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Laurence Pérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 572/573, pp.115-124</w:t>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.201-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553967v1</w:t>
+                <w:t xml:space="preserve">hal-04553970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement par la médiation animale dans le trouble disruptif avec dysrégulation émotionnelle (TDDE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’autre côté du regard : la terre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">Isabelle Bradfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.115-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788633v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et soigner par les arts ? Historicité d’une situation et maturations créatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’accompagnement par la médiation animale dans le trouble disruptif avec dysrégulation émotionnelle (TDDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (305), pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553963v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche phénoméno-structurale en art-thérapie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Accompagner et soigner par les arts ? Historicité d’une situation et maturations créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.9-10</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572665v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profession. Art-thérapeute : qui es-tu vraiment ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’approche phénoméno-structurale en art-thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art-thérapie. L'@mag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.3</w:t>
+              <w:t xml:space="preserve">Art-Thérapie. L’@MAG,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032475v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescence, déficience intellectuelle et maturité prescrite ? Le pas-sage du passage en atelier d’art-thérapie.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Profession. Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur l’art-thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.23-29</w:t>
+              <w:t xml:space="preserve">Art-thérapie. L'@mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711317v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le handicap, au-delà de l’histoire, une actualité de prise en charge en atelier de thérapie médiatisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Adolescence, déficience intellectuelle et maturité prescrite ? Le pas-sage du passage en atelier d’art-thérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lony Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
+              <w:t xml:space="preserve">Regards sur l’art-thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553965v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le handicap, au-delà de l’histoire, une actualité de prise en charge en atelier de thérapie médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lony Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.7-8</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711320v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la répétition crée, le sujet advient !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’odyssée de l’audition en néonatologie. De l’intensité sonore à une musicothérapie développementale adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la SFPE-AT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/574, pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711325v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’odyssée de l’audition en néonatologie. De l’intensité sonore à une musicothérapie développementale adaptée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand la répétition crée, le sujet advient !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 572/574, pp.169-182</w:t>
+              <w:t xml:space="preserve">Revue de la SFPE-AT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553969v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’être oublié par l’activité « expression commentée »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arrêt sur « Phénomène » ! L’approche phénoméno-structurale en art-thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 572/573, pp.133-142</w:t>
+              <w:t xml:space="preserve">Art-thérapie Le @-mag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553968v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À la recherche de l’être oublié par l’activité « expression commentée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, https://doi.org/10.1016/j.amp.2024.03.007</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572/573, pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542649v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le trouble disruptif avec dysrégulation émotionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">Alexithymie et créativité des patients cancéreux. Implémenter le modèle transactionnel, intégratif et multifactoriel (TIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://doi.org/10.1016/j.amp.2024.03.007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788614v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sens et motions” : une thérapie médiatisée de support en oncologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Questionner le trouble disruptif avec dysrégulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (301), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2024.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374225v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et efficacités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">“Sens et motions” : une thérapie médiatisée de support en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374207v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement psychologique de la perte de poids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et efficacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. de Kerimel P.Y. Et Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (6), pp.570-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374075v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversées d’anorexies : ponctuations cliniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’accompagnement psychologique de la perte de poids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laikuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. de Kerimel P.Y. Et Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (293), pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374040v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’obésité morbide à l’obésité complexe : des enjeux somato-psychiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Traversées d’anorexies : ponctuations cliniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol 68 (N° 881), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374465v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des troubles mentaux dans le judaïsme - éléments de lecture.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l’obésité morbide à l’obésité complexe : des enjeux somato-psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laikuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves. de Kerimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.155-170</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (293), pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374534v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents déficients intellectuels et art-thérapie : élaboration d’un dispositif et évaluation par la méthode d’analyse phénoméno-structurale</w:t>
+                <w:t xml:space="preserve">La perception des troubles mentaux dans le judaïsme - éléments de lecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.111-126</w:t>
+              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04374602v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexie mentale et musicothérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">Adolescents déficients intellectuels et art-thérapie : élaboration d’un dispositif et évaluation par la méthode d’analyse phénoméno-structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5-6 (564-567), pp.111-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04362532v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anorexie mentale, une pathologie familière et complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Anorexie mentale et musicothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (881), pp.20-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362533v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive et musicothérapie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’anorexie mentale, une pathologie familière et complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2023.03.012⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574548v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation inconditionnelle de soi et l’autocompassion : une autre clinique de l’anorexie mentale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive et musicothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mazet-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Muroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (881), pp.41-44. </w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (290), pp.43-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04374289v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et risques psychosociaux. Synopsis d’un état des lieux socio-politico-clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">L’acceptation inconditionnelle de soi et l’autocompassion : une autre clinique de l’anorexie mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Muroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374893v1</w:t>
+                <w:t xml:space="preserve">hal-04374289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État psychologique des patients Covid-19 après réanimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail et risques psychosociaux. Synopsis d’un état des lieux socio-politico-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Huet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hélène Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (281), pp.41-43</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 550/553, pp.13-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374985v1</w:t>
+                <w:t xml:space="preserve">hal-04374893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art-thérapie et les adolescents : clinique d’une évidence</w:t>
+                <w:t xml:space="preserve">État psychologique des patients Covid-19 après réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (281), pp.41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-04374914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement psychologique de patients Covid long lors d’un séjour de rééducation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’art-thérapie et les adolescents : clinique d’une évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2022611084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04374959v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive : dimensions somato-psychologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L’accompagnement psychologique de patients Covid long lors d’un séjour de rééducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'infirmière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 284, pp.46-48</w:t>
+              <w:t xml:space="preserve">, 2022, 284, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374940v1</w:t>
+                <w:t xml:space="preserve">hal-04374959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories about orthorexia : expressions of an obsession with food across a life path</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Bronchopneumopathie chronique obstructive : dimensions somato-psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mazet-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03597610v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réadaptation pulmonaire, retour au domicile : les enjeux du soin psychique des patients Covid-19 sévère.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">Stories about orthorexia : expressions of an obsession with food across a life path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2022.11.011⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374974v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées. Promenades en goguette…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réadaptation pulmonaire, retour au domicile : les enjeux du soin psychique des patients Covid-19 sévère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (285), pp.38-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2022.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711335v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical condition, Resuscitation and Medical-Psychological Care of Severe COVID-19 patients (part 2)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées. Promenades en goguette…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette des Thérapies Médiatisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.18-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clinical condition, Resuscitation and Medical-Psychological Care of Severe COVID-19 patients (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine Artension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (3), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04535663v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Artistic Achievements and Low Emotion Dysregulation: The Moderating and Mediating Role of Self-compassion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (1), pp.68-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10400419.2021.1962104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’orthorexie dans les troubles des conduites alimentaires : création et évaluation d’un programme psychothérapeutique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402799v1</w:t>
+                <w:t xml:space="preserve">hal-04535663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical condition, resuscitation and medical-psychological care of severe COVID-19 patients (part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180 (2), pp.171-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5234,1155 +5234,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Accompagner l’orthorexie dans les troubles des conduites alimentaires : création et évaluation d’un programme psychothérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine Artension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.685-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376422v1</w:t>
+                <w:t xml:space="preserve">hal-04402799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le handicap : d'histoire en actualités. Quelques rappels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Art-thérapeute : qui es-tu vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caac.540.0205⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04375813v1</w:t>
+                <w:t xml:space="preserve">hal-04376422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+                <w:t xml:space="preserve">Le handicap : d'histoire en actualités. Quelques rappels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lony Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (270), pp.37-39. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540/541, pp.205-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2021.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/caac.540.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564564v1</w:t>
+                <w:t xml:space="preserve">hal-04375813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la créativité pour une meilleure qualité de vie durant un cancer : une étude expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer(s) et Psy(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crpsy.005.0129⟩</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (270), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2021.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027122v1</w:t>
+                <w:t xml:space="preserve">hal-03564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difference in cancer experience in creative people. An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (5), pp.438-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De victimisation en résilience. Les paradoxes victimels et la restauration psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 538/539, pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité thérapeutique du Montage Composite Réceptif à visée Projective (MCR-P) contre la dépression en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (10), pp.889-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité thérapeutique du Montage Composite Réceptif à visée Projective (MCR-P) contre la dépression en psychiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De la créativité pour une meilleure qualité de vie durant un cancer : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dérédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Cancer(s) et Psy(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crpsy.005.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prématurité et musicothérapie : rencontres harmoniques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’efficacité thérapeutique du Montage Composite Réceptif à visée Projective (MCR-P) contre la dépression en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (10), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375602v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthorexie : actualité et soins d’une pathologie de la modernité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prématurité et musicothérapie : rencontres harmoniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'infirmière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 70 (267), pp.37-39. </w:t>
+              <w:t xml:space="preserve">, 2021, 70 (268), pp.37-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03564538v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépression et musicothérapie : le montage composite réceptif à visée projective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'infirmière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (272), pp.38-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,4290 +6397,4312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">L’orthorexie : actualité et soins d’une pathologie de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (6), pp.533-539. </w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (267), pp.37-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2020.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375611v1</w:t>
+                <w:t xml:space="preserve">hal-03564538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l’Échelle Française d’Orthorexie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (1), pp.191-205. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.533-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564503v1</w:t>
+                <w:t xml:space="preserve">hal-04375611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Validation de l’Échelle Française d’Orthorexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (1), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375582v1</w:t>
+                <w:t xml:space="preserve">hal-03564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+                <w:t xml:space="preserve">Orthorexie : trajectoires de vie et profils psychopathologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (270), pp.37-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04044329v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorexie et troubles des conduites alimentaires : spécificité d’un profil ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Le MCR : de la musicothérapie pour soutenir l’hospitalisation de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.010⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564510v1</w:t>
+                <w:t xml:space="preserve">hal-04044329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orthorexie et troubles des conduites alimentaires : spécificité d’un profil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180 (7), pp.621-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375830v1</w:t>
+                <w:t xml:space="preserve">hal-03564510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David da Cruz</w:t>
+                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.319-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03493523v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie D’abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 85 (3), pp.319-327. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.795 - 805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027059v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hôpital de jour de psychiatrie à l’ère du numérique : les propositions d’un patient expert</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation de la créativité : traduction et validation française de l’Epstein Creativity Competencies Inventory for Individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2115⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 85 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375854v1</w:t>
+                <w:t xml:space="preserve">hal-04027059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapie, maladie d’Alzheimer et identité ? Mme Lila et le retour vers soi.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’hôpital de jour de psychiatrie à l’ère du numérique : les propositions d’un patient expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2020.01.010⟩</w:t>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (5), pp.363-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375847v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapie et troubles des conduites alimentaires. Évaluation en follow-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+                <w:t xml:space="preserve">Art-thérapie, maladie d’Alzheimer et identité ? Mme Lila et le retour vers soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (1), pp.52-59. </w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (142), pp.40-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03489340v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Art-thérapie et troubles des conduites alimentaires. Évaluation en follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David da Cruz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 178 (8), pp.795-805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 178 (1), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375825v1</w:t>
+                <w:t xml:space="preserve">hal-03489340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chant et démence de type Alzheimer, une application en thérapie médiatisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La dépression en refrain… Entre évaluations de dispositifs musicothérapiques et vécus émotionnels : une proposition intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d’Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2019.09.004⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (8), pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375866v1</w:t>
+                <w:t xml:space="preserve">hal-04375825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excès du manger sain. La nouvelle obsession sur le grill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Chant et démence de type Alzheimer, une application en thérapie médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dis-leurs !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (140), pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2019.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04711338v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicothérapie et polyaddiction : du lien culturellement établi à la proposition d’un dispositif, en centre de soins, d’accompagnement et de prévention en addictologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Excès du manger sain. La nouvelle obsession sur le grill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dis-leurs !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496265v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Musicothérapie et polyaddiction : du lien culturellement établi à la proposition d’un dispositif, en centre de soins, d’accompagnement et de prévention en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 560 (2), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.560.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375872v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles des Conduites Alimentaires et la médiation Hortithérapie. Élaboration et évaluation d’un dispositif clinique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Lagausie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia, ARTE VIVA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (6), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04376405v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supportive care « art-therapy » assessment in oncology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Troubles des Conduites Alimentaires et la médiation Hortithérapie. Élaboration et évaluation d’un dispositif clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ourliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Torti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.1209</w:t>
+              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia, ARTE VIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374194v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and quality of life: the process of creativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A supportive care « art-therapy » assessment in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, pp.1104</w:t>
+              <w:t xml:space="preserve">, 2018, 19, pp.1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04374145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cancer and quality of life: the process of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, pp.963</w:t>
+              <w:t xml:space="preserve">, 2018, 19, pp.1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04654764v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374181v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicothérapie, dépression et évaluation : Entre art et clinique innovante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">“Sens et motif”: An art-therapy device for a best quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Arte Viva n°8, 8, pp.46-52</w:t>
+              <w:t xml:space="preserve">Bulletin of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968900v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… : évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Musicothérapie, dépression et évaluation : Entre art et clinique innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Portuguesa de Arte-Terapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arte Viva n°8, 8, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830568v1</w:t>
+                <w:t xml:space="preserve">hal-01968900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… Évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Schmitt</w:t>
+                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… : évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie d'Abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 178 (1), pp.53-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 176 (3), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450219v1</w:t>
+                <w:t xml:space="preserve">hal-01830568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art-thérapie en pourpre.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Jouer son blues quand la dépression résiste… Évaluation de l’efficacité d’un programme de musicothérapie pour des personnes présentant un trouble dépressif et/ou bipolaire résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D’abbadie de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine Artension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, hors série (22), pp.74-75</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178 (1), pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621297v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la mémoire autobiographique et autres altérations cognitives dans les Troubles de l'alimentation et des conduites alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
+                <w:t xml:space="preserve">L’Art-thérapie en pourpre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (149), pp.483</w:t>
+              <w:t xml:space="preserve">Magazine Artension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, hors série (22), pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450217v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychic Envelopes among Adolescents : A Test of Modelling with a Projective Test in Relation to School Refusal From ego-skin to psychic envelopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+                <w:t xml:space="preserve">Troubles de la mémoire autobiographique et autres altérations cognitives dans les Troubles de l'alimentation et des conduites alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian M Tucker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Njiengwe</w:t>
+                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology &amp; Clinical Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (149), pp.483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654767v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer, depression symptoms and quality of life : The role of creativity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Psychic Envelopes among Adolescents : A Test of Modelling with a Projective Test in Relation to School Refusal From ego-skin to psychic envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Sordes</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Njiengwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychology &amp; Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15406/jpcpy.2017.08.00470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450211v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des &amp;quot;bonnes pratiques&amp;quot; à la clinique éducative dans l'enfance inadaptée. Evaluations et propositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+                <w:t xml:space="preserve">Cancer, depression symptoms and quality of life : The role of creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 496/497, pp.125-141</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.470-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450222v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Mots et des Images en Actions ? Parcours d’enfants psychotiques dans un dispositif d’art-thérapie inspiré de la bande dessinée.</w:t>
+                <w:t xml:space="preserve">Des &amp;quot;bonnes pratiques&amp;quot; à la clinique éducative dans l'enfance inadaptée. Evaluations et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Calestrémé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">J.L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36, pp.47-60</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496/497, pp.125-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535659v1</w:t>
+                <w:t xml:space="preserve">hal-04450222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d'un programme d'art-thérapie pour adolescents obèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Des Mots et des Images en Actions ? Parcours d’enfants psychotiques dans un dispositif d’art-thérapie inspiré de la bande dessinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Calestrémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Anzules</w:t>
+                <w:t xml:space="preserve">C Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.1-11</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535660v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient dépressif en art-thérapie : évaluation des bénéfices et recommandations pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité d'un programme d'art-thérapie pour adolescents obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">C. Anzules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 173, pp.541-546</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535662v1</w:t>
+                <w:t xml:space="preserve">hal-04535660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationale studie zur worksamkeit von kunsttherapie</w:t>
+                <w:t xml:space="preserve">Le patient dépressif en art-thérapie : évaluation des bénéfices et recommandations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Albermann.</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Für Kunsttherapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (1), pp.10-17</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.541-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450212v1</w:t>
+                <w:t xml:space="preserve">hal-04535662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysharmonie évolutive et art-thérapie : dynamique d'une prise en charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nationale studie zur worksamkeit von kunsttherapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Albermann.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pezzoli.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mühlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laroque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Anzules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 280, pp.42-46</w:t>
+              <w:t xml:space="preserve">Forum Für Kunsttherapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543149v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents obèses : évaluation de l'image du corps, de l'estime de soi, de l'anxiété et de la dépression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysharmonie évolutive et art-thérapie : dynamique d'une prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.17-22</w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543158v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre la médiation thérapeutique &amp;quot;contes&amp;quot; en compte… D'un dispositif à une application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents obèses : évaluation de l'image du corps, de l'estime de soi, de l'anxiété et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Ghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eugéne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Glattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 440/443, pp.105-119</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555457v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la médiation thérapeutique &amp;quot;contes&amp;quot; en compte… D'un dispositif à une application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eugéne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C. Eugéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 440/443, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597190v1</w:t>
+                <w:t xml:space="preserve">hal-04555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic patient education with art therapy: effectiveness among obese patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre la médiation thérapeutique &amp;quot;contes&amp;quot; en compte… D'un dispositif à une application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pataky</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Eugéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.213-218</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 440/443, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450214v1</w:t>
+                <w:t xml:space="preserve">hal-04597190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation équine en psychiatrie infanto-juvénile. D'un état des lieux à une étude d'évaluation clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic patient education with art therapy: effectiveness among obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anzules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pataky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Ansorge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.147-154</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597191v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexie et art-thérapie : éléments pour une pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">La médiation équine en psychiatrie infanto-juvénile. D'un état des lieux à une étude d'évaluation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (32), pp.73-83</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597281v1</w:t>
+                <w:t xml:space="preserve">hal-04597191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la transparence prend corps par l'apparence et l'habillé dans la psychose : applications art-thérapique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Anorexie et art-thérapie : éléments pour une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Annuelle de la Société Française de Psychopathologie de l'Expression et d'Art-thérapie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.53-60</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (32), pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621342v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux vivants ou théâtre image de corps décharnés</w:t>
+                <w:t xml:space="preserve">Quand la transparence prend corps par l'apparence et l'habillé dans la psychose : applications art-thérapique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Roma</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diane Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.135-146</w:t>
+              <w:t xml:space="preserve">Revue Annuelle de la Société Française de Psychopathologie de l'Expression et d'Art-thérapie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621340v1</w:t>
+                <w:t xml:space="preserve">hal-04621342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la relation au chien devient thérapeutique auprès de la personne âgée démente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tableaux vivants ou théâtre image de corps décharnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tafforin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Arnaud Rykner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.155-167</w:t>
+              <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597283v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus psychiques en jeu dans la rémission complète du cancer pédiatrique</w:t>
               </w:r>
@@ -10705,51 +10714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Buttin-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sordes-Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Domaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10781,1505 +10790,1587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation équine en Psychiatrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quand la relation au chien devient thérapeutique auprès de la personne âgée démente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tafforin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 277, pp.40-45</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597285v1</w:t>
+                <w:t xml:space="preserve">hal-04597283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Jeunier</w:t>
+                <w:t xml:space="preserve">La médiation équine en Psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Ansorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 277, pp.40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635644v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI) Adaptation et validation française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Évaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jeunier</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58, pp.180-187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 58, pp.480-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597288v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la question de l'interculturel fait retour à la clinique… Éléments pour une rencontre de l'autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer l'anxiété de séparation de l'adolescent avec le Separation Anxiety Symptom Inventory (SASI) Adaptation et validation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brandibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belameche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+                <w:t xml:space="preserve">Benoît Jeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (1), pp.3-9</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597287v1</w:t>
+                <w:t xml:space="preserve">hal-04597288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the house drawing test (HDT) in the diagnosis of early stages of alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la question de l'interculturel fait retour à la clinique… Éléments pour une rencontre de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bardoux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 487</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450215v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art-thérapie : pour qui et comment ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of the house drawing test (HDT) in the diagnosis of early stages of alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andriatsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hocreitere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités pédiatriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 142, pp.19-26</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597291v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du test du dessin de la maison chez les patients atteints de la maladie d'Alzheimer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'art-thérapie : pour qui et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neurologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 165, pp.98-99</w:t>
+              <w:t xml:space="preserve">Réalités pédiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597290v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation : un en-jeu de symbolisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation du test du dessin de la maison chez les patients atteints de la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pivard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hocreitere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.127-133</w:t>
+              <w:t xml:space="preserve">Revue de Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597292v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'efficacité psycho-corporelle et de la rémanence d'un amincissant local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La médiation : un en-jeu de symbolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Coutenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (100), pp.13-24</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597298v1</w:t>
+                <w:t xml:space="preserve">hal-04597292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome des fausses notes art-thérapiques. Naissance d'une nouvelle entité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de l'efficacité psycho-corporelle et de la rémanence d'un amincissant local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Coutenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (4), pp.241-245</w:t>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (100), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597296v1</w:t>
+                <w:t xml:space="preserve">hal-04597298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'agressivité réprimée à l'expression picto-musicale de soi. Claude et le Haschich</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le syndrome des fausses notes art-thérapiques. Naissance d'une nouvelle entité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (3), pp.155-160</w:t>
+              <w:t xml:space="preserve">, 2006, 26 (4), pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597294v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions et inflexions des thérapies médiatisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">De l'agressivité réprimée à l'expression picto-musicale de soi. Claude et le Haschich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.32-34</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597293v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche des dimensions pondérales et corporelles de jeunes danseuses classiques amatrices vs professionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Sztulman</w:t>
+                <w:t xml:space="preserve">Fictions et inflexions des thérapies médiatisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53, pp.299-308</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621290v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir ! Notules sur une banale singularité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+                <w:t xml:space="preserve">Approche des dimensions pondérales et corporelles de jeunes danseuses classiques amatrices vs professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (114), pp.159</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621296v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la danse et les troubles du comportement alimentaire : un point sur la question</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vieillir ! Notules sur une banale singularité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Sztulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (3), pp.97-108</w:t>
+              <w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (114), pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621295v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique de la danse et les troubles du comportement alimentaire : un point sur la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Standards of Rebirthing – Breathwork as therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A Journal of Breathwork Practice, Psychology and Spirituality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (3), pp.6-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12289,4585 +12380,4585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art-thérapeute : une profession en tension ou en devenir ? Actualisation d’une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art Thérapie et Éducation en Art Thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soixante années d'art-thérapie ? Un métier en errances !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art-Thérapie : entre identités multiples et dissolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À public en marge (les MNA), pratique de la marge (la médiation théâtrale) : pour une autre posture du psychothérapeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et marges, travail en marge : subjectivité, psychisme, santé et créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sorbonne; Unité Transversale de Recherche Psychogenèse et Psychopathologie; Maison des Sciences de l'Homme Paris Nord, Jun 2025, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto fiction et bande dessinée : l'art au secours des mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26º Congresso Português de Arte-Terapia/9º Encontro de Lisboa com a SIPE-AT/ 8º Encontro Luso-Brasileiro de Arte-Terapia. “Encontras: A Arte-Terapia na Interseção de Áreas Diversas”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2025, Libonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychopathologie de l'expression à l'art-thérapie. Narrativités d’oublis, de répétitions et de jouissances destructives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e Psychopa Journées d’Automne de la Société Française dthologie de l'Expression et d'Art-Thérapie sur le Thème « Origine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française dthologie de l'Expression et d'Art-Thérapie, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation inconditionnelle de soi et auto-compassion dans les troubles des conduites alimentaires (anorexie/boulimie) : quelles places et fonctions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Muroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de communications libres de la Société Médico-Psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d’analyse phénoméno-structurale : approches psychopathologique, projective et créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication libre à la Société Médico-Psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapies et Intelligence Artificielle : Prêter des mots pour l’élaboration psychique, la métacognition et l’expression émotionnelle de l’adolescent hospitalisé souffrant d’anorexie mentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteves Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Universitaire de Recherche en Orthophonie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Universitaire de Recherche en Orthophonie, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir ici ou là-bas ? : La question de la filiation chez les MNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À qui appartiennent les enfants ? Clinique géopolitique de l’enfance en souffrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris Nord; Université Paris Nanterre; Université Paris Cité; AIEP; Centre Babel, Jun 2024, Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la musicothérapie et pratique française dans l’anorexie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet Mondial des Interventions Non Médicamenteuses dans le domaine de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NIPS, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapies dans l'accompagnement de l'adolescent souffrant d’anorexie mentale : approche expérimentale et clinique (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital Sainte Marie de Rodez, Prodiges, SIPE-AT, May 2024, Rodez (Aveyron), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets inattendus des psychothérapies : de notions en concepts et applications. Une approche exploratoire par l’hypnothérapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication libre à la</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique (Société de psychiatrie), 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art-thérapeute, qui es-tu vraiment ? Typologie française des art-thérapeutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Arts et Thérapies sur le thème « Entre tradition et innovation, de nouveaux chemins ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIPE-At, Prodigue, Hôpital Sainte Marie Rodez, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la thérapie du Trouble disruptif avec dysrégulation émotionnelle (TDDE) avec la médiation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento ». Lisboa 25 e 27 de outubro de 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2024, Lisbonna, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Disruptif avec Dysrégulation Emotionnelle : L'Apport Conjugué des TCC et de la Médiation Animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive, Dec 2024, Paris maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensées et pratiques d’art-thérapies : dilutions et banalisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteves Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT, 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothérapie et personnes obéses : se réapproprier le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laikuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves. de Kerimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Português de Arte-Terapia « Criação e Produção de Pensamento »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPAT Art-therapy, 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand manger sain tourne à l’obsession : l’orthorexie, une pathologie émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur. Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPE-AT, 2022, Dijon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité : Enquête de terrain sur les approches thérapeutiques proposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA). « Transmettre et transformer les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA), 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mineurs Non Accompagnés (MNA) et le soutien psychologique par les arts : quels dispositifs pour quelles efficacités ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Médiation, un outil transculturel dans un monde en mouvement. Tisser des liens entre les mondes : parents, enfants et adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Institut Supérieur des Cadres de l’Enfance (ISCE); Revue transculturelle L’autre; Laboratoire de Psychologie clinique (LPCIC); Association internationale d’Ethnopsychanalyse (AIEP); Centre ressource européen en clinique transculturelle (Babel), Feb 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Congrès français de psychiatrie et de psychopathologie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPEADA, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419281v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble disruptif avec dysrégulation émotionnelle (TDDE), un trouble émergeant des enfants et adolescents de la modernité.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les Mineurs Non Accompagnés (MNA) et le soutien psychologique par les arts : quels dispositifs pour quelles efficacités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de psychiatrie et de psychopathologie de l'enfant et de l'adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPEADA, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La Médiation, un outil transculturel dans un monde en mouvement. Tisser des liens entre les mondes : parents, enfants et adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Institut Supérieur des Cadres de l’Enfance (ISCE); Revue transculturelle L’autre; Laboratoire de Psychologie clinique (LPCIC); Association internationale d’Ethnopsychanalyse (AIEP); Centre ressource européen en clinique transculturelle (Babel), Feb 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726074v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et bénéfices.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Becquignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeev Maoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Médico-Psychologique. Journée Mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de psychopathologie de l'expression et art-thérapie, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376708v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités médiatisés et Maison des Adolescents : cartographie nationale et état des lieux des outils à médiations utilisés au sein des Maisons des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Guarouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Transmettre et transformer les pratiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychiatrie de l’Enfant et de l’Adolescent et des Disciplines Associées (SFPEADA)., Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art-thérapies et Mineurs Non Accompagnés : indications, dispositifs et bénéfices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeev Maoz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mathilde Fragonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de psychopathologie de l'expression et art-thérapie, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Société Médico-Psychologique. Journée Mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993253v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapie et Prématurité : de la résistance à la résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps de la Société Française de Psychopathologie de l'Expression et d'Art-Thérapie sur le Thème « Résistance. Formes cliniques, forces créatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d'Art-Thérapie, 2023, Limoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets inattendus et distanciés des psychothérapies : d’une étude spécifique à l’hypnose à une modélisation en outils et processus psychothérapiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art-thérapie et troubles des conduites alimentaires. Évaluation en follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique « Art et Psychiatrie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Médico-Psychologique, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lenoir-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale "Enjeux de périnatalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICT-Toulouse, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficit intellectuel, art-thérapie et approche phénoméno-structurale. La bonne mesure de la démesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lony Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « Mesure et Démesure »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychopathologie de l'Expression et d’art-thérapie, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineurs non Accompagnés et dispositifs d’art-thérapie : quelles indications ? quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fragonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur. Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en psychothérapie : évaluation ou dévaluation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychopathologie et Processus de Changement (LPPC-Paris 8); Institut Universitaire de Psychothérapie (IUP- université de Lausanne), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la parentalité et prématurité : La musicothérapie pour un nouvel accordage ? Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenoir-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée clinique intégrative sciences humaines et sociale « Enjeux de périnatalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICT (Toulouse), 2022, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociétés Francophones de Nutrition, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité par et avec l’art-thérapie ? (Why not !)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres d’Education Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'éducation thérapeutique, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique. Société Médico-Psychologique. Paris.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand manger sain devient pathologique : étude exploratoire de l’orthorexie en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société Médico-Psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes journées doctorales de l’Association Française de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Psychologie de la Santé, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376747v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand manger sain devient pathologique : étude exploratoire de l’orthorexie en France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Psychisme et habitat : nouvelles perspectives pour un soin clinique. Société Médico-Psychologique. Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Lagausie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées doctorales de l’Association Française de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Psychologie de la Santé, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376729v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité et spiritualité. Petit Déjeuner débat avec mon Psy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival CINOPSY’S. « La psychothérapie fait son cinéma » Bordeaux, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille, couple et personne en souffrance de substantations. Chut ! Gai-rire en corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rétablir et maintenir les liens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Familles FFAB (Fédération Française Anorexie Boulimie) et FNA-TCA (Fédération Nationale des Associations liées aux Troubles des Conduites Alimentaires), 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La passion Vincent Van Gogh. Débat-discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cancer, soins de support art-thérapiques et qualité de vie : d’un état des lieux à -l’élaboration et l’évaluation d’un dispositif. 1ère rencontre des soins oncologiques de support, Toulouse, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival CINOPSY’S (FF2P). « La psychothérapie fait son cinéma »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre des soins oncologiques de support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUCT-Oncopole, 2018, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376735v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer, soins de support art-thérapiques et qualité de vie : d’un état des lieux à -l’élaboration et l’évaluation d’un dispositif. 1ère rencontre des soins oncologiques de support, Toulouse, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La passion Vincent Van Gogh. Débat-discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre des soins oncologiques de support</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUCT-Oncopole, 2018, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">Festival CINOPSY’S (FF2P). « La psychothérapie fait son cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FF2P, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376730v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art-thérapie en question (s) ?! https://www.youtube.com/watch?v=u4CaxPJ6WEg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapie et Prématurité : de la résistance à la résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernadou-Debrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenoir-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARThérapie – Podcast https://artherapie.lepodcast.fr/serie-numero-2-portrait-dart-therapeute-slash-episode-3-jean-luc-sudres-professeur-et-reponsable-pedagogique-du-du-art-therapies-point-point-point-entre-autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’addiction résiste… l’art-thérapie ouvre la créativité du sujet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.95-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview d'expert « Pratiques complémentaires : un cadre doit être posé pour une meilleure lisibilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapie, dépression et évaluation : Entre art et clinique innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie D’abbadie de Nodrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.8 ; 45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres cognitifs, émotionnels, socio-affectifs et identitaires dans les Troubles de l’Alimentation : réflexion autour de nouvelles prises en charge thérapeutiques en lien avec les souvenirs autobiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16877,102 +16968,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating disorders and art therapy: Between decoys, realities and clinical practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Art Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge International Handbook of Art Therapy (Chapter 29), In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16982,819 +17073,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère et médiation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès d'art-thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lisbonne, Portugal. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music therapy and practice in eating disorders: an overview in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPIS Summit - 1e Sommet mondial des Interventions Non Médicamenteuses (INM) dans le domaine de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cité universitaire internationale de Paris, Fondation des Etats-Unis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musicothérapies et Psychopathologie de l'adolescent hospitalisé souffrant d'anorexie mentale. Approche expérimentale et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scotto Di Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Doctorant.es (JSDoc) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand manger sain tourne à l'obsession : l'orthorexie, une pathologie émergente. E-Poster..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et mesurer l'orthorexie : Création et validation d'une échelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès annuel de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et obésité : Dispositif pour une éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société d'Education Thérapeutique Européenne (SETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexie et obésité : Dispositif pour une éducation thérapeutique du patient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société d'Education Thérapeutique Européenne (SETE) .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et mesurer l'orthorexie : Création et validation d'une échelle française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès annuel de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17804,111 +17895,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts, soins et accompagnements. Pratiques innovantes dans le secteur social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brandibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 572/573, pp.1-224, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17918,124 +18009,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hypnothérapie à l’art-thérapie : manifestations inattendues de l’inconscient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Becquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Maoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Journées d’Automne de la Société Française de Psychopathologie de l'Expression et d’art-thérapie sur « L’Inattendu »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18045,405 +18136,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusions et art-thérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de Psychopathologie de l'expression et d'art-thérapie. D'hier à aujourd'hui. Jubilé de la SIPE (1959-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SIPE-AT; Société de Psychopathologie de l'expression et d'art-thérapie. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner l'adolescent en art-thérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod Editions. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelle Clinique de Thérapies Médiatisées. Modelage - Peinture - Collage - (E.C.T.M.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etablissements d'Applications Psychotechniques (E.A.P.). 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelle d'Investigation Clinique en Psychogérontologie (E.D.I.C.E.P.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etablissements d'Applications Psychotechniques (E.A.P.). 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18511,51 +18602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7657980C"/>
+    <w:nsid w:val="43E7516C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18742,51 +18833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Montfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Colignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersendre Pradels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fragonas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05155217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Becquignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Maoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Excoffier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiltz Lony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cesari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Schiltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.04.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;rat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brandibas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernadou-Debrulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lenoir-Piat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jankowiak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laikuen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Kerimel P.Y. Et Bouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laikuen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves. de Kerimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04574548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazet-Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bouchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.03.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Muroni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2022611084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3WZMT7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2022.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caac.540.0205" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.02.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dally" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0129" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belaygue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crescence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.04.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.10.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d&#8217;Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menouer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.560.0115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Lagausie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kihal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernadet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ourliac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374181v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01968900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Sudres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654767v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Tucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jpcpy.2017.08.00470" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sudres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calestr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anzules" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laroque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albermann." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pezzoli." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghrib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desjardin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04555457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eug&#233;ne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eug&#233;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pataky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandibas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Ansorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sicre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafforin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buttin-Longueville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes-Ader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domaison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635644v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brandibas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM14VTZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeunier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belameche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450215v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriatsiferana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocreitere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lesniewska" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597292v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coutenceau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doumenc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delgado" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dowling" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vignali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sales" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352383v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cambourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039864v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schiltz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mairesse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039815v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960375v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur. Becquignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04419281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726074v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376708v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daudre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969344v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Guarouani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993253v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969288v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376716v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04422461v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir-Piat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamotte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376722v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376733v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzberg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lenoir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376735v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05217047v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Serres" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376755v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376370v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Cruz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04953294v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726162v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969189v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170013v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04607718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806167v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597478v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597482v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Court" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laharie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597469v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Muroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sudres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.03.006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montfort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Montfort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Colignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersendre Pradels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05171740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delpech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04962060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fragonas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05155217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Becquignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Maoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Excoffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiltz Lony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cesari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lony Schiltz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence P&#233;rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brandibas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.10.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05032475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bordet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernadou-Debrulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lenoir-Piat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04553968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jankowiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2024.04.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laikuen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. de Kerimel P.Y. Et Bouchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laikuen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ribi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves. de Kerimel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scotto Di Rinaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04574548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazet-Carpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.03.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2022611084" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K3WZMT7K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2022.11.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1962104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.08.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caac.540.0205" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.02.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belaygue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crescence" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cabot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dally" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lamotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.12.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2021.04.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2020.11.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.09.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.02.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.10.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375854v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levasseur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2020.01.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d&#8217;Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menouer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2019.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04711338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie d'Abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.560.0115" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04375872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Lagausie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376405v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kihal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernadet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ourliac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04374181v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01968900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;abbadie de Nodrest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Sudres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621297v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654767v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Tucker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Njiengwe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jpcpy.2017.08.00470" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sudres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calestr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anzules" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04535662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laroque" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albermann." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pezzoli." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04543158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ghrib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desjardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04555457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eug&#233;ne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eug&#233;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pataky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandibas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Ansorge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sicre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buttin-Longueville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes-Ader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domaison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafforin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brandibas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM14VTZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belameche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kiss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bardoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriatsiferana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocreitere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597291v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Lesniewska" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597298v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coutenceau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doumenc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04621295v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450216v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delgado" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dowling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vignali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352384v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039797v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352391v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cambourg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039887v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474496v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schiltz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05352380v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Francis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mairesse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05040009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039766v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039815v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960375v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Andre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039979v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05039999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04402848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur. Becquignon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969315v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726074v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04419281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969344v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Guarouani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376708v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daudre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806130v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376716v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04422461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376721v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir-Piat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamotte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04993250v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376729v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzberg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lenoir" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05217047v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376392v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376753v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376381v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376755v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Cruz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04953294v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726162v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969189v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170013v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03170010v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969240v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04969213v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04607718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806167v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597478v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597482v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Court" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laharie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597469v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597475v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04597477v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>