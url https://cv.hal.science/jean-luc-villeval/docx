--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -770,252 +770,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megakaryocytes tame erythropoiesis with TGFβ1</w:t>
+                <w:t xml:space="preserve">Erythrocyte-derived microvesicles induce arterial spasms in JAK2V617F myeloproliferative neoplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Villeval</w:t>
+                <w:t xml:space="preserve">Johanne Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vainchenker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020006906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470954v1</w:t>
+                <w:t xml:space="preserve">hal-04031547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte-derived microvesicles induce arterial spasms in JAK2V617F myeloproliferative neoplasm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megakaryocytes tame erythropoiesis with TGFβ1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Camara</w:t>
+                <w:t xml:space="preserve">Jean-Luc Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (9), pp.1016-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020006906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031547v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAK2V617F myeloproliferative neoplasm eradication by a novel interferon/arsenic therapy involves PML</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cassinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 218 (2), pp.e20201268. </w:t>
@@ -1269,130 +1269,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of endothelial promoter efficiency and specificity in mice reveals a subset of Pdgfb‐positive hematopoietic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (5), pp.827-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477329v1</w:t>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Zetterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Palmblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, San Francisco CA, France</w:t>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03800965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Murakami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Peri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bernardino-Sgherri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-21-0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Villeval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zetterberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Palmblad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03800965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Murakami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Peri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bravard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bernardino-Sgherri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-21-0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Villeval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zetterberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Palmblad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>