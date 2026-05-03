--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -830,3059 +830,3059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angleviel, Poulo Condore. Un bagne français en Indochine, Paris, Vendémiaire, 2020, 195 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Toth, Mettray. A History of France’s Most Venerated Carceral Institution, New York, Cornell University Press, 2019, 263 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut, Vieillir en prison. Punition et compassion, Paris, Champs social éditions, coll. « Questions de société », 2019, 256 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée, David Scheer, La prison. Réalités et paradoxes, Clermont-Ferrand, Presse Universitaires Blaise Pascal, 2019, 63 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El presidio colonial de la Guyana francesa (siglos XIX-XX) : los transportados al campo de destierro de Saint-Laurent-du-Maroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia de las Prisiones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, p. 75-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Caroline Touraut, Vieillir en prison. Punition et compassion, Paris, Champs social éditions, coll. « Questions de société », 2019, 256 p.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A Toth. Mettray. A History of France's Most Venerated Carceral Institution. Cornell University Press, Ithaca (NY) [etc.] 2019. xii, 263 pp. Ill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0020859020000450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez, Philippe Collin (coord.), Matricules. Histoire de bagnes et de bagnards Guyane – Nouvelle-Calédonie (1907-1914) préface de Jean-Marc Delpech, Alain Denizet et Alexandre Dupouy (participants), Saint-Denis, Orphie, 2020, 295 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Camille Lancelevée, David Scheer, La prison. Réalités et paradoxes, Clermont-Ferrand, Presse Universitaires Blaise Pascal, 2019, 63 p.</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fey, Lydie Herbelot, Clairvaux en guerre. Chronique d’une prison (1937-1953), Paris, Imago, 2019, 315 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez, Philippe Collin (coord.), Matricules. Histoire de bagnes et de bagnards Guyane – Nouvelle-Calédonie (1907-1914) préface de Jean-Marc Delpech, Alain Denizet et Alexandre Dupouy (participants), Saint-Denis, Orphie, 2020, 295 p.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André, Susan Slyomovics (dir.), « L’inévitable prison », L’Année du Maghreb, Paris, CNRS Éditions, vol. I, n°20, 2019, 302 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stephen A. Toth, Mettray. A History of France’s Most Venerated Carceral Institution, New York, Cornell University Press, 2019, 263 p.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un des nombreux enfants perdus en Allemagne du fait de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.2543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fau-Vincenti, Le bagne des fous. Le premier service de sûreté psychiatrique 1910-1960, préface de Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Angleviel, Poulo Condore. Un bagne français en Indochine, Paris, Vendémiaire, 2020, 195 p.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus. Un projet numérique pour l'histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), http://www.digitalhumanities.org/dhq/vol/12/1/000365/000365.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine pénitentiaire dans le musée d’Histoire de la justice de Criminocorpus (2007-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Système pénal et patrimonialisation, 41 (4), pp.619-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.424.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bagne colonial de Guyane et son traitement par le magazine Détective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison en Suisse, un état des lieux : un point de vue français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Kensey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Suisse de Criminologie (RSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fey, Lydie Herbelot, Clairvaux en guerre. Chronique d’une prison (1937-1953), Paris, Imago, 2019, 315 p.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roussenq, Vingt-cinq ans de bagne, sous la direction de Franck Sénateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Marc André, Susan Slyomovics (dir.), « L’inévitable prison », L’Année du Maghreb, Paris, CNRS Éditions, vol. I, n°20, 2019, 302 p.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Piazza, Un œil sur le crime. Naissance de la police politique. Alphonse Bertillon de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fau-Vincenti, Le bagne des fous. Le premier service de sûreté psychiatrique 1910-1960, préface de Marc Renneville</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fize, Une prison dans la ville. Histoire de la « prison modèle » de la Santé (1867-2014), préface de Robert Badinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Le bagne colonial de Guyane et son traitement par le magazine Détective</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discipline au bagne colonial. Les relégués collectifs au pénitencier de Saint-Jean du Maroni, Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...124 lines deleted...]
-                <w:t xml:space="preserve">Michel Fize, Une prison dans la ville. Histoire de la « prison modèle » de la Santé (1867-2014), préface de Robert Badinter</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement par l’historien du bagne colonial de Guyane : méthodologie historique et usage numérique via la plateforme Criminocorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">La discipline au bagne colonial. Les relégués collectifs au pénitencier de Saint-Jean du Maroni, Guyane française</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accommodements, contournements et preuves identitaires : réflexions sur quelques stratégies individuelles déployées devant la commission de classement des récidivistes pour échapper au bagne (fin XIXe-début XXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le traitement par l’historien du bagne colonial de Guyane : méthodologie historique et usage numérique via la plateforme Criminocorpus</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre, Le temps des bagnes 1748-1953</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...80 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paul Roussenq, Vingt-cinq ans de bagne, sous la direction de Franck Sénateur</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Léon Collin, Des hommes et des bagnes. Guyane et Nouvelle-Calédonie un médecin au bagne 1906-1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Piazza, Un œil sur le crime. Naissance de la police politique. Alphonse Bertillon de A à Z</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bagne commence à la libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors série août 2015 (3), p. 58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique FEY et Lydie HERBELOT, Clairvaux. Vies emmurées au XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Pierre, Le temps des bagnes 1748-1953</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évasions de relégués au bagne de Guyane (XIX e -XX e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, Les rebelles face à la justice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">« Accommodements, contournements et preuves identitaires : réflexions sur quelques stratégies individuelles déployées devant la commission de classement des récidivistes pour échapper au bagne (fin XIXe-début XXe siècle) »</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques et bosse du crime. Le corps du bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le temps du bagne, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Irrécupérables ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abolition de la relégation en Guyane française (1938-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle (25 et 26 mars 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dr Léon Collin, Des hommes et des bagnes. Guyane et Nouvelle-Calédonie un médecin au bagne 1906-1913</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relégués en rébellion : révoltes, grèves et évasions à Saint-Martin-de-Ré et Saint-Jean-du-Maroni, de la fin du XIX e siècle aux années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pour en finir avec le socialisme "utopique", 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landron, La vie chrétienne dans les prisons de France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le bagne commence à la libération</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “incorrigibles” du bagne colonial de Guyane. Genèse et application d’une catégorie pénale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Outre-mers indigènes, 91 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.091.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dominique FEY et Lydie HERBELOT, Clairvaux. Vies emmurées au XIX e siècle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relégation des femmes récidivistes en Guyane française, 1887-1907</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.77-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noiriel, Le massacre des Italiens, Aigues-Mortes, 17 août 1893</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les évasions de relégués au bagne de Guyane (XIX e -XX e siècle)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon et la méthode anthropométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.010.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La douloureuse histoire du forçat innocent Philibert Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les rebelles face à la justice</w:t>
+              <w:t xml:space="preserve">, 2011, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">L'abolition de la relégation en Guyane française (1938-1953)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guillotine au secret. Les exécutions publiques en France, 1870-1939 de Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle (25 et 26 mars 2014)</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Gérard Noiriel, Le massacre des Italiens, Aigues-Mortes, 17 août 1893</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropométrie au service de l'identification des récidivistes : l'exemple de la relégation en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2011, Dossier thématique n°5 : Bertillonnage et polices d'identification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Olivier Landron, La vie chrétienne dans les prisons de France au XXe siècle</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa, Biribi. Les bagnes coloniaux de l'armée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">L'anthropométrie au service de l'identification des récidivistes : l'exemple de la relégation en Guyane française</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois Bérenger (lois du 14 août 1885 et du 26 mars 1891)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Dossier thématique n°5 : Bertillonnage et polices d'identification</w:t>
+              <w:t xml:space="preserve">, 2005, Dossier thématique n° 1 : Autour des archives d’anthropologie criminelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La douloureuse histoire du forçat innocent Philibert Gaucher</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relégation (loi du 27 mai 1885)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
+              <w:t xml:space="preserve">, 2005, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01409060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3894,165 +3894,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion des crises sanitaires par l’administration pénitentiaire, 1944-1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études internationales de la direction de l'administration pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des politiques culturelles en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts en prison, prisons en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412179v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03476416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graffitis carcéraux. Une patrimonialisation en cours.</w:t>
               </w:r>
@@ -4101,401 +4101,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ST EPoPé - Des chiffres et des politiques pénales. Statistiques du crime et création de la catégorie pénale de criminels « incorrigibles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La visite virtuelle de la maison d’éducation surveillée de Fresnes dans le musée d’histoire de la justice de Criminocorpus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Des archives à la recherche. Le fonds de l’établissement pénitentiaire de Fresnes (1898-2012) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse de l’évaluation : l’histoire du CNO de Fresnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études internationales de la Direction de la Direction de l'administration pénitentiaire "L’évaluation des personnes placées sous main de justice. Genèse, usages, enjeux."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minor detainees in the house of supervised education of the prisons of Fresnes, 1929-1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on the History of Prison and Punitive Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Albacete, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">ST EPoPé - Des chiffres et des politiques pénales. Statistiques du crime et création de la catégorie pénale de criminels « incorrigibles »</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le contrôle aux frontières opéré par l'administration pénitentiaire à destination des forçats évadés (XXe siècle) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Contrôle des frontières et policing des populations en Guyane. Perspectives franco-brésiliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches sociologiques sur le droit et les institutions pénales; Université de la Guyane, Oct 2018, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordre pénal républicain (1880-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et actualités de la socio-histoire. Colloque international autour des travaux de Gérard Noiriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, ¨Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01775126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et transmettre l’histoire de la justice : de l’édition de corpus au Musée numérique d’histoire de la justice (2003-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4524,717 +4593,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le contrôle aux frontières opéré par l'administration pénitentiaire à destination des forçats évadés (XXe siècle) ».</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le bagne colonial de Guyane et son traitement par le magazine Détective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôle des frontières et policing des populations en Guyane. Perspectives franco-brésiliennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches sociologiques sur le droit et les institutions pénales; Université de la Guyane, Oct 2018, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Détective, fabrique de crimes ? », Université Paul-Valery Montpellier 3, Université de Nîmes, Bibliothèque des littératures policières </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Recherche collaborative, médiation culturelle… Un soutien numérique au service des sociétés savantes (l’exemple du Centre pour les humanités numériques et l’histoire de la justice) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Les sociétés savantes à l’ère du numérique », Comité des travaux historiques et scientifiques, Ecole nationale des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’utopie de la colonisation pénale en Guyane française (XIXe-XXe s.) et l’exemple des relégués »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention dans le cadre du colloque international « Corps en peine », Université de Bordeaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cycle de travail matin/nuit des surveillants pénitentiaires : origines d’une singularité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Surveillant, un métier en mouvement », Direction de l’administration pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La politique d’accès à la lecture en établissements pénitentiaires, 1981-1996 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Culture, art et prison », Ministère de la Culture, le ministère de la Justice et l’École Audencia Business School (Nantes) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Musée d’histoire de la justice de Criminicorpus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Saisir les lieux d’enfermement et les systèmes répressifs par le patrimoine », Université de Rennes 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vimont. Un éclaireur chez Criminocorpus (introduction et animation de la table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Détective, fabrique de crimes ? », Université Paul-Valery Montpellier 3, Université de Nîmes, Bibliothèque des littératures policières </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Un historien par-delà les hauts murs : hommage à Jean-Claude Vimont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johann Elart, Gilles Grivaud, Ludivine Bantigny, Pascal Dupuy, Florence Cabaret, Sophie Victorien (GRHIS, Université de Rouen), Nov 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bagne colonial de Guyane : méthodologie historique et pragmatisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Prison et méthodes de recherche », Ecole normale supérieure, Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612215v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01398710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Archives audiovisuelles de prisons à fermetures programmées »</w:t>
               </w:r>
@@ -5391,372 +5391,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Mœurs et sexualité au bagne : le cas des relégué(e)s internés au bagne de Guyane française (XIXe-XXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Sexualité(s) et enfermement en Europe », Université de Lille I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La relégation des récidivistes en Guyane française, XIXe-XXe siècle : d’une utopie pénale à une réalisation carcérale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth George Rudé Seminar in French History and Civilization, Université Deakin, Institut de recherche Alfred Deakin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Geelong, Australie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les relégués au pénitencier de Saint-Jean-du-Maroni (Guyane française) : d’un village de colons à un pénitencier de forçats », in Julie Kalman (ed), French History and Civilization: Papers from the 19th George Rudé Seminar, July 10-12, 2014, 2015, vol. 6, p. 212-224, URL : http://www.h-france.net/rude/rudepapers.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History and Civilization, 19th George Rudé Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Deakin, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les relégués internés au pénitencier de Saint-Jean-du-Maroni durant la Seconde Guerre mondiale, 1939-1943 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales d’Histoire de la Justice « Justices en Guyane », Association Française pour l’Histoire de la Justice, Faculté Libre de Droit de Lille, Université de la Guyane : </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’abolition de la relégation en Guyane française (1938-1953) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Savoirs, politiques &amp; pratiques de l’exécution des peines en France », Organisé par Criminocorpus, le ministère de la Justice (Direction de l’administration pénitentiaire/Me5), Agence Nationale de la Recherche, CNRS, Sciences Po Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01612220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The relegation of the recidivists in French Guyana »</w:t>
               </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire pénitentiaire. , 11, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8430,259 +8430,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire de la peine des travaux forcés. Des galères au bagne colonial de Guyane, XVe-XXe siècle</w:t>
-[...161 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La visite virtuelle de la maison d'arrêt de Paris la santé dans le musée d'histoire de la justice, des crimes et des peines de Criminocorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de détention. Territoires, patrimoines et lieux vécus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une brève histoire de la peine des travaux forcés. Des galères au bagne colonial de Guyane, XVe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences carcérales : pour une approche systémique. Synthèse des recherches récentes en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961037v1</w:t>
+                <w:t xml:space="preserve">Camille Lancelevee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graffitis de la maison d'arrêt de Guingamp</w:t>
               </w:r>
@@ -8799,151 +8799,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine des communes de la Guyane, Jean-Luc Flohic (dir.), Paris, Fondation Clément, Attiques éditions, 2016, p. 272-280.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Guiana. The Penal Colonization of French Guyana 1852-1953</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409186v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01612175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyane française. La colonisation pénale de la Guyane française 1852-1853</w:t>
               </w:r>
@@ -9777,51 +9777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFEF8A41"/>
+    <w:nsid w:val="DF35C5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10008,51 +10008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lucien-sanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5147-4498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145716945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231680315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000366368118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clamor.criminocorpus.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Lucien.Sanchez@justice.gouv.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859020000450" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kensey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.010.0064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistadeprisiones.com/project/historia-de-las-prisiones-sudamericanas-entre-experiencias-locales-e-historia-comparada-siglos-xix-y-xx-jose-daniel-cesano-jorge-nunez-y-luis-gonzalez-alvo/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-global-history-of-convicts-and-penal-colonies-9781350000674/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Sur-les-murs-Histoire-s-de-graffitis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2473-aux-origines-de-la-police-scientifique-alphonse-bertillon-precurseur-de-la-science-du-crime-9782811105501.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daccache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lucien-sanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5147-4498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145716945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231680315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000366368118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clamor.criminocorpus.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Lucien.Sanchez@justice.gouv.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859020000450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kensey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.010.0064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistadeprisiones.com/project/historia-de-las-prisiones-sudamericanas-entre-experiencias-locales-e-historia-comparada-siglos-xix-y-xx-jose-daniel-cesano-jorge-nunez-y-luis-gonzalez-alvo/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-global-history-of-convicts-and-penal-colonies-9781350000674/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Sur-les-murs-Histoire-s-de-graffitis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2473-aux-origines-de-la-police-scientifique-alphonse-bertillon-precurseur-de-la-science-du-crime-9782811105501.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daccache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>