--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -830,543 +830,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angleviel, Poulo Condore. Un bagne français en Indochine, Paris, Vendémiaire, 2020, 195 p.</w:t>
+                <w:t xml:space="preserve">El presidio colonial de la Guyana francesa (siglos XIX-XX) : los transportados al campo de destierro de Saint-Laurent-du-Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historia de las Prisiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, p. 75-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A Toth. Mettray. A History of France's Most Venerated Carceral Institution. Cornell University Press, Ithaca (NY) [etc.] 2019. xii, 263 pp. Ill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0020859020000450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut, Vieillir en prison. Punition et compassion, Paris, Champs social éditions, coll. « Questions de société », 2019, 256 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stephen A. Toth, Mettray. A History of France’s Most Venerated Carceral Institution, New York, Cornell University Press, 2019, 263 p.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée, David Scheer, La prison. Réalités et paradoxes, Clermont-Ferrand, Presse Universitaires Blaise Pascal, 2019, 63 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Caroline Touraut, Vieillir en prison. Punition et compassion, Paris, Champs social éditions, coll. « Questions de société », 2019, 256 p.</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez, Philippe Collin (coord.), Matricules. Histoire de bagnes et de bagnards Guyane – Nouvelle-Calédonie (1907-1914) préface de Jean-Marc Delpech, Alain Denizet et Alexandre Dupouy (participants), Saint-Denis, Orphie, 2020, 295 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Camille Lancelevée, David Scheer, La prison. Réalités et paradoxes, Clermont-Ferrand, Presse Universitaires Blaise Pascal, 2019, 63 p.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Toth, Mettray. A History of France’s Most Venerated Carceral Institution, New York, Cornell University Press, 2019, 263 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...126 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0020859020000450⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02906387v1</w:t>
+                <w:t xml:space="preserve">hal-02997809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lucien Sanchez, Philippe Collin (coord.), Matricules. Histoire de bagnes et de bagnards Guyane – Nouvelle-Calédonie (1907-1914) préface de Jean-Marc Delpech, Alain Denizet et Alexandre Dupouy (participants), Saint-Denis, Orphie, 2020, 295 p.</w:t>
+                <w:t xml:space="preserve">Frédéric Angleviel, Poulo Condore. Un bagne français en Indochine, Paris, Vendémiaire, 2020, 195 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098758v1</w:t>
+                <w:t xml:space="preserve">hal-02860273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fey, Lydie Herbelot, Clairvaux en guerre. Chronique d’une prison (1937-1953), Paris, Imago, 2019, 315 p.</w:t>
               </w:r>
@@ -1643,50 +1643,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine pénitentiaire dans le musée d’Histoire de la justice de Criminocorpus (2007-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Système pénal et patrimonialisation, 41 (4), pp.619-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.424.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bagne colonial de Guyane et son traitement par le magazine Détective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Criminocorpus. Un projet numérique pour l'histoire de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1708,2181 +1881,2008 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), http://www.digitalhumanities.org/dhq/vol/12/1/000365/000365.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Le bagne colonial de Guyane et son traitement par le magazine Détective</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fize, Une prison dans la ville. Histoire de la « prison modèle » de la Santé (1867-2014), préface de Robert Badinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discipline au bagne colonial. Les relégués collectifs au pénitencier de Saint-Jean du Maroni, Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement par l’historien du bagne colonial de Guyane : méthodologie historique et usage numérique via la plateforme Criminocorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison en Suisse, un état des lieux : un point de vue français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Kensey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Suisse de Criminologie (RSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01654994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roussenq, Vingt-cinq ans de bagne, sous la direction de Franck Sénateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Piazza, Un œil sur le crime. Naissance de la police politique. Alphonse Bertillon de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michel Fize, Une prison dans la ville. Histoire de la « prison modèle » de la Santé (1867-2014), préface de Robert Badinter</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre, Le temps des bagnes 1748-1953</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La discipline au bagne colonial. Les relégués collectifs au pénitencier de Saint-Jean du Maroni, Guyane française</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accommodements, contournements et preuves identitaires : réflexions sur quelques stratégies individuelles déployées devant la commission de classement des récidivistes pour échapper au bagne (fin XIXe-début XXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le traitement par l’historien du bagne colonial de Guyane : méthodologie historique et usage numérique via la plateforme Criminocorpus</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Léon Collin, Des hommes et des bagnes. Guyane et Nouvelle-Calédonie un médecin au bagne 1906-1913</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Accommodements, contournements et preuves identitaires : réflexions sur quelques stratégies individuelles déployées devant la commission de classement des récidivistes pour échapper au bagne (fin XIXe-début XXe siècle) »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique FEY et Lydie HERBELOT, Clairvaux. Vies emmurées au XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michel Pierre, Le temps des bagnes 1748-1953</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bagne commence à la libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors série août 2015 (3), p. 58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques et bosse du crime. Le corps du bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le temps du bagne, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01390410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Irrécupérables ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évasions de relégués au bagne de Guyane (XIX e -XX e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, Les rebelles face à la justice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Dr Léon Collin, Des hommes et des bagnes. Guyane et Nouvelle-Calédonie un médecin au bagne 1906-1913</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abolition de la relégation en Guyane française (1938-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2014, Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle (25 et 26 mars 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le bagne commence à la libération</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relégués en rébellion : révoltes, grèves et évasions à Saint-Martin-de-Ré et Saint-Jean-du-Maroni, de la fin du XIX e siècle aux années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hors série août 2015 (3), p. 58-63</w:t>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pour en finir avec le socialisme "utopique", 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dominique FEY et Lydie HERBELOT, Clairvaux. Vies emmurées au XIX e siècle</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “incorrigibles” du bagne colonial de Guyane. Genèse et application d’une catégorie pénale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Outre-mers indigènes, 91 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.091.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noiriel, Le massacre des Italiens, Aigues-Mortes, 17 août 1893</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les évasions de relégués au bagne de Guyane (XIX e -XX e siècle)</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relégation des femmes récidivistes en Guyane française, 1887-1907</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.77-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landron, La vie chrétienne dans les prisons de France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les rebelles face à la justice</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Bertillon et la méthode anthropométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.010.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">L'abolition de la relégation en Guyane française (1938-1953)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropométrie au service de l'identification des récidivistes : l'exemple de la relégation en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle (25 et 26 mars 2014)</w:t>
+              <w:t xml:space="preserve">, 2011, Dossier thématique n°5 : Bertillonnage et polices d'identification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Olivier Landron, La vie chrétienne dans les prisons de France au XXe siècle</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La douloureuse histoire du forçat innocent Philibert Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2011, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">Gérard Noiriel, Le massacre des Italiens, Aigues-Mortes, 17 août 1893</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guillotine au secret. Les exécutions publiques en France, 1870-1939 de Emmanuel Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">La douloureuse histoire du forçat innocent Philibert Gaucher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa, Biribi. Les bagnes coloniaux de l'armée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La guillotine au secret. Les exécutions publiques en France, 1870-1939 de Emmanuel Taïeb</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relégation (loi du 27 mai 1885)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2005, Dossier thématique n° 2 : Les bagnes coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L'anthropométrie au service de l'identification des récidivistes : l'exemple de la relégation en Guyane française</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois Bérenger (lois du 14 août 1885 et du 26 mars 1891)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Dossier thématique n°5 : Bertillonnage et polices d'identification</w:t>
+              <w:t xml:space="preserve">, 2005, Dossier thématique n° 1 : Autour des archives d’anthropologie criminelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409060v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01409054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3894,165 +3894,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des politiques culturelles en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts en prison, prisons en art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion des crises sanitaires par l’administration pénitentiaire, 1944-1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études internationales de la direction de l'administration pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03412179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graffitis carcéraux. Une patrimonialisation en cours.</w:t>
               </w:r>
@@ -4101,963 +4101,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visite virtuelle de la maison d’éducation surveillée de Fresnes dans le musée d’histoire de la justice de Criminocorpus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Des archives à la recherche. Le fonds de l’établissement pénitentiaire de Fresnes (1898-2012) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de l’évaluation : l’histoire du CNO de Fresnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études internationales de la Direction de la Direction de l'administration pénitentiaire "L’évaluation des personnes placées sous main de justice. Genèse, usages, enjeux."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The minor detainees in the house of supervised education of the prisons of Fresnes, 1929-1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II International Congress on the History of Prison and Punitive Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Albacete, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ST EPoPé - Des chiffres et des politiques pénales. Statistiques du crime et création de la catégorie pénale de criminels « incorrigibles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre pénal républicain (1880-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Des archives à la recherche. Le fonds de l’établissement pénitentiaire de Fresnes (1898-2012) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">Héritages et actualités de la socio-histoire. Colloque international autour des travaux de Gérard Noiriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, ¨Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01775126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et transmettre l’histoire de la justice : de l’édition de corpus au Musée numérique d’histoire de la justice (2003-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études internationales de la Direction de la Direction de l'administration pénitentiaire "L’évaluation des personnes placées sous main de justice. Genèse, usages, enjeux."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le contrôle aux frontières opéré par l'administration pénitentiaire à destination des forçats évadés (XXe siècle) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle des frontières et policing des populations en Guyane. Perspectives franco-brésiliennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches sociologiques sur le droit et les institutions pénales; Université de la Guyane, Oct 2018, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaume</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La politique d’accès à la lecture en établissements pénitentiaires, 1981-1996 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages et actualités de la socio-histoire. Colloque international autour des travaux de Gérard Noiriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, ¨Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Culture, art et prison », Ministère de la Culture, le ministère de la Justice et l’École Audencia Business School (Nantes) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sophie Victorien</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Musée d’histoire de la justice de Criminicorpus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Saisir les lieux d’enfermement et les systèmes répressifs par le patrimoine », Université de Rennes 2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bagne colonial de Guyane et son traitement par le magazine Détective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Détective, fabrique de crimes ? », Université Paul-Valery Montpellier 3, Université de Nîmes, Bibliothèque des littératures policières </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherche collaborative, médiation culturelle… Un soutien numérique au service des sociétés savantes (l’exemple du Centre pour les humanités numériques et l’histoire de la justice) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Les sociétés savantes à l’ère du numérique », Comité des travaux historiques et scientifiques, Ecole nationale des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’utopie de la colonisation pénale en Guyane française (XIXe-XXe s.) et l’exemple des relégués »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre du colloque international « Corps en peine », Université de Bordeaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le cycle de travail matin/nuit des surveillants pénitentiaires : origines d’une singularité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Surveillant, un métier en mouvement », Direction de l’administration pénitentiaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612200v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01612201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont. Un éclaireur chez Criminocorpus (introduction et animation de la table ronde)</w:t>
               </w:r>
@@ -5391,372 +5391,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les relégués au pénitencier de Saint-Jean-du-Maroni (Guyane française) : d’un village de colons à un pénitencier de forçats », in Julie Kalman (ed), French History and Civilization: Papers from the 19th George Rudé Seminar, July 10-12, 2014, 2015, vol. 6, p. 212-224, URL : http://www.h-france.net/rude/rudepapers.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French History and Civilization, 19th George Rudé Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Deakin, Australie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les relégués internés au pénitencier de Saint-Jean-du-Maroni durant la Seconde Guerre mondiale, 1939-1943 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées régionales d’Histoire de la Justice « Justices en Guyane », Association Française pour l’Histoire de la Justice, Faculté Libre de Droit de Lille, Université de la Guyane : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La relégation des récidivistes en Guyane française, XIXe-XXe siècle : d’une utopie pénale à une réalisation carcérale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth George Rudé Seminar in French History and Civilization, Université Deakin, Institut de recherche Alfred Deakin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Geelong, Australie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’abolition de la relégation en Guyane française (1938-1953) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Savoirs, politiques &amp; pratiques de l’exécution des peines en France », Organisé par Criminocorpus, le ministère de la Justice (Direction de l’administration pénitentiaire/Me5), Agence Nationale de la Recherche, CNRS, Sciences Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Mœurs et sexualité au bagne : le cas des relégué(e)s internés au bagne de Guyane française (XIXe-XXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Sexualité(s) et enfermement en Europe », Université de Lille I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612220v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01612236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The relegation of the recidivists in French Guyana »</w:t>
               </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire pénitentiaire. , 11, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6507,50 +6507,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des graffitis pour mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prison de Guingamp de 1841 à nos jours. Adalek 1841 betek an deiz a hirie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-135, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire et transmettre l'histoire de la justice : les enjeux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6566,158 +6648,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des savoirs à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.15003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cths.15003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03255413v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03468195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des pratiques professionnelles des surveillants pénitentiaires en France de 1945 à 1980</w:t>
               </w:r>
@@ -6839,324 +6839,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1852. Penal colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron, Stéphane Gerson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France in the World. A New Global History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Other Press, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CORPS CONTAMINÉS, CORPS CONTAMINANTS DES RELÉGUÉS (XIXe -XXe SIÈCLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en peine. Manipulations et usages des corps dans la pratique pénale depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019, 978-2-406-08823-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bagne colonial de Guyane française (XIXe-XXe siècles) : les transportés au camp de la transportation de Saint-Laurent-du-Maroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Daniel Cesano; Jorge Alberto Núñez; Luis González Alvo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de las prisiones sudamericanas. Entre experiencias locales e historia comparada (siglo XIX y XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Humanitas de la Facultad de Filosofía y Letras, Universidad Nacional de Tucumán; Instituto de Investigaciones Históricas Leoni Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-414, 2019, Estudios penitenciarios, 978-987-754-197-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Humanitas de la Facultad de Filosofía y Letras, Universidad Nacional de Tucumán; Instituto de Investigaciones Históricas Leoni Pinto</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02507583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bagne colonial de Guyane française (XIXe-XXe siècles) : les transportés au camp de la transportation de Saint-Laurent-du-Maroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">José Daniel Cesano, Jorge Núñez, Luis González Alvo, Historia de las prisiones sudamericanas. Entre experiencias locales e historia comparada (Siglos XIX y XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906413v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02138178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Empire, 1542–1976</w:t>
               </w:r>
@@ -7394,169 +7394,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire en prison, une politique pénitentiaire (XIX-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de prison 1725-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1852. La colonisation pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire mondiale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01612171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relégués au pénitencier de Saint-Jean-du-Maroni durant le Second Conflit mondial (1939-1943)</w:t>
               </w:r>
@@ -8198,165 +8198,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01409132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Galmot au Maroni : un concessionnaire libre sur un territoire aliéné (1907-1913)</w:t>
+                <w:t xml:space="preserve">« Jean Galmot au Maroni : un concessionnaire libre sur un territoire aliéné (1907-1913) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de la Guyane. Depuis les civilisations amérindiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01682813v1</w:t>
+                <w:t xml:space="preserve">halshs-01409135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jean Galmot au Maroni : un concessionnaire libre sur un territoire aliéné (1907-1913) »</w:t>
+                <w:t xml:space="preserve">Jean Galmot au Maroni : un concessionnaire libre sur un territoire aliéné (1907-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de la Guyane. Depuis les civilisations amérindiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01409135v1</w:t>
+                <w:t xml:space="preserve">halshs-01682813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8430,520 +8430,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une brève histoire de la peine des travaux forcés. Des galères au bagne colonial de Guyane, XVe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences carcérales : pour une approche systémique. Synthèse des recherches récentes en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La visite virtuelle de la maison d'arrêt de Paris la santé dans le musée d'histoire de la justice, des crimes et des peines de Criminocorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de détention. Territoires, patrimoines et lieux vécus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les graffitis de la maison d'arrêt de Guingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://criminocorpus.org/fr/ref/25/18583/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de l’organisation du cycle de service « matin-nuit » des personnels pénitentiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017, https://criminocorpus.org/fr/ref/25/18583/</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Guiana. The Penal Colonization of French Guyana 1852-1953</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine des communes de la Guyane, Jean-Luc Flohic (dir.), Paris, Fondation Clément, Attiques éditions, 2016, p. 272-280.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612175v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01409186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyane française. La colonisation pénale de la Guyane française 1852-1853</w:t>
               </w:r>
@@ -9777,51 +9777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF35C5A8"/>
+    <w:nsid w:val="0735062A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10008,51 +10008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lucien-sanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5147-4498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145716945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231680315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000366368118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clamor.criminocorpus.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Lucien.Sanchez@justice.gouv.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859020000450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kensey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.010.0064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistadeprisiones.com/project/historia-de-las-prisiones-sudamericanas-entre-experiencias-locales-e-historia-comparada-siglos-xix-y-xx-jose-daniel-cesano-jorge-nunez-y-luis-gonzalez-alvo/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-global-history-of-convicts-and-penal-colonies-9781350000674/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Sur-les-murs-Histoire-s-de-graffitis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2473-aux-origines-de-la-police-scientifique-alphonse-bertillon-precurseur-de-la-science-du-crime-9782811105501.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daccache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lucien-sanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5147-4498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145716945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231680315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000366368118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clamor.criminocorpus.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/criminocorpus/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-Lucien.Sanchez@justice.gouv.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859020000450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kensey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.010.0064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistadeprisiones.com/project/historia-de-las-prisiones-sudamericanas-entre-experiencias-locales-e-historia-comparada-siglos-xix-y-xx-jose-daniel-cesano-jorge-nunez-y-luis-gonzalez-alvo/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/a-global-history-of-convicts-and-penal-colonies-9781350000674/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Hors-collection/Sur-les-murs-Histoire-s-de-graffitis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2473-aux-origines-de-la-police-scientifique-alphonse-bertillon-precurseur-de-la-science-du-crime-9782811105501.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daccache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00506778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>