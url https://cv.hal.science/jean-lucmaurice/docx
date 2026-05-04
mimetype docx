--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Few-Layered Transition-Metal Dichalcogenides by Ion Implantation of Chalcogen and Metal Species into Sapphire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bude</w:t>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Verschueren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c03179⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278522v1</w:t>
+                <w:t xml:space="preserve">hal-04278157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Parallel Aluminum‐Cobalt Oxide Nanosheet Arrays with High‐Temperature Ferromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Xiaoxing Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202301513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278157v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Aluminum‐Cobalt Oxide Nanosheet Arrays with High‐Temperature Ferromagnetism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Few-Layered Transition-Metal Dichalcogenides by Ion Implantation of Chalcogen and Metal Species into Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Huang</w:t>
+                <w:t xml:space="preserve">Romain Bude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxing Ke</w:t>
+                <w:t xml:space="preserve">Ivan Verschueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Yu</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (38), </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (32), pp.29475-29484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202301513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c03179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278511v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
               </w:r>
@@ -1191,544 +1191,544 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tapering-free monocrystalline Ge nanowires synthesized via plasma-assisted VLS using In and Sn catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (40), pp.405602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac57d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818184v1</w:t>
+                <w:t xml:space="preserve">hal-04278781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapering-free monocrystalline Ge nanowires synthesized via plasma-assisted VLS using In and Sn catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Influence of the Electron Beam and the Choice of Heating Membrane on the Evolution of Si Nanowires’ Morphology in In Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuechun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac57d4⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15155244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278781v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Electron Beam and the Choice of Heating Membrane on the Evolution of Si Nanowires’ Morphology in In Situ TEM</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (15), pp.5244. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15155244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815689v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,892 +1793,892 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of droplet nanofluidics for yielding low-dimensional nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature growth of silica nanowires on top of ultrathin Si nanowires synthesized with Sn‐Cu bimetallic seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Linwei Yu</w:t>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151510⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473410v1</w:t>
+                <w:t xml:space="preserve">hal-03363508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Observation of Droplet Nanofluidics for Yielding Low-Dimensional Nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Density of Quantum-Sized Silicon Nanowires with Different Polytypes Grown with Bimetallic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Linwei Yu</w:t>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815681v1</w:t>
+                <w:t xml:space="preserve">hal-03363501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PECVD-prepared interfacial Si and SiGe layers on epitaxial Si layers grown by PECVD (200 °C) and APCVD (1130 °C)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-Enhanced Chemical Vapor Deposition in a Transmission Electron Microscope?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149056⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S2), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192762101312X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323010v1</w:t>
+                <w:t xml:space="preserve">hal-03822374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Enhanced Chemical Vapor Deposition in a Transmission Electron Microscope?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of PECVD-prepared interfacial Si and SiGe layers on epitaxial Si layers grown by PECVD (200 °C) and APCVD (1130 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S143192762101312X⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 546, pp.149056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822374v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density of Quantum-Sized Silicon Nanowires with Different Polytypes Grown with Bimetallic Catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">In Situ Observation of Droplet Nanofluidics for Yielding Low-Dimensional Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03630⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 573, pp.151510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363501v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature growth of silica nanowires on top of ultrathin Si nanowires synthesized with Sn‐Cu bimetallic seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Experimental observation of carousel-like phason flips in the decagonal quasicrystal Al 60 Cr 20 Fe 10 Si 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273321007518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363508v1</w:t>
+                <w:t xml:space="preserve">hal-03323030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-assisted vapor-solid-solid silicon nanowire growth mechanism revealed by in situ TEM when using Cu-Sn bimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2687,6484 +2687,6350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of carousel-like phason flips in the decagonal quasicrystal Al 60 Cr 20 Fe 10 Si 10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanbing He</w:t>
+                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273321007518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03323030v1</w:t>
+                <w:t xml:space="preserve">hal-03030277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Interfacial hydrogen incorporation in epitaxial silicon for layer transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruilin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bao Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeyeon Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.146057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030277v1</w:t>
+                <w:t xml:space="preserve">hal-02988828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial hydrogen incorporation in epitaxial silicon for layer transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haeyeon Jun</w:t>
+                <w:t xml:space="preserve">Molecular Beam Epitaxy of Germanium in the Atomic-Resolution Transmission Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of CISCEM 2018 - the 4th Conference on In-Situ and Correlative Electron Microscopy, 25 (S1), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988828v1</w:t>
+                <w:t xml:space="preserve">hal-02349101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Epitaxy of Germanium in the Atomic-Resolution Transmission Electron Microscope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct evidence of 2H hexagonal Si in Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qikai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.4846-4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr10370d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618015969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349101v1</w:t>
+                <w:t xml:space="preserve">hal-02349090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of 2H hexagonal Si in Si nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanbing He</w:t>
+                <w:t xml:space="preserve">Powder free PECVD epitaxial silicon by plasma pulsing or increasing the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Pribat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (23), pp.235203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac1ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr10370d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349090v1</w:t>
+                <w:t xml:space="preserve">hal-02349125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder free PECVD epitaxial silicon by plasma pulsing or increasing the growth temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac1ea⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349125v1</w:t>
+                <w:t xml:space="preserve">hal-01908717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Atomic Step Flow on a Nanofacet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.166101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908717v1</w:t>
+                <w:t xml:space="preserve">hal-02349114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Step Flow on a Nanofacet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (24), pp.8113-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.166101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349114v1</w:t>
+                <w:t xml:space="preserve">hal-01632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mechanism of In Nanoparticle Formation by Exposing ITO Thin Films to Hydrogen Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheng Fan</w:t>
+                <w:t xml:space="preserve">Influence of deposition rate on the structural properties of plasma-enhanced CVD epitaxial silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01743⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349142v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of deposition rate on the structural properties of plasma-enhanced CVD epitaxial silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">On the Mechanism of In Nanoparticle Formation by Exposing ITO Thin Films to Hydrogen Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43968⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (43), pp.12114-12119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349133v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chen W.</w:t>
+                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632386v1</w:t>
+                <w:t xml:space="preserve">hal-01401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin PECVD epitaxial Si solar cells on glass via low-temperature transfer process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Tang</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cosme-Bolanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1075 - 1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401083v1</w:t>
+                <w:t xml:space="preserve">hal-01401066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin PECVD epitaxial Si solar cells on glass via low-temperature transfer process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Direct Synthesis and Integration of Individual, Diameter-Controlled Single-Walled Nanotubes (SWNTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2762⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (17), pp.5074-5082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm502282x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01401066v1</w:t>
+                <w:t xml:space="preserve">hal-01060078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis and Integration of Individual, Diameter-Controlled Single-Walled Nanotubes (SWNTs)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth mechanisms of carbon nanotrees with branched carbon nanofibers synthesized by plasma-enhanced chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CE42241K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm502282x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01060078v1</w:t>
+                <w:t xml:space="preserve">hal-00880722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms of carbon nanotrees with branched carbon nanofibers synthesized by plasma-enhanced chemical vapour deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Catalyst faceting during graphene layer crystallization in the course of carbon nanofiber growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Seok Lee</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Pribat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CE42241K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00880722v1</w:t>
+                <w:t xml:space="preserve">hal-01084443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst faceting during graphene layer crystallization in the course of carbon nanofiber growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lebental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.5603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.07.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084443v1</w:t>
+                <w:t xml:space="preserve">hal-00753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaigneau</w:t>
+                <w:t xml:space="preserve">High-Rate Capability Silicon Decorated Vertically Aligned Carbon Nanotubes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (19), pp.2592-2597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201104923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753309v1</w:t>
+                <w:t xml:space="preserve">hal-00793888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Rate Capability Silicon Decorated Vertically Aligned Carbon Nanotubes for Li-Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">On the mechanisms of precipitation of graphene on nickel thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. B. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201104923⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.46003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/46003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00793888v1</w:t>
+                <w:t xml:space="preserve">hal-00601452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
+                <w:t xml:space="preserve">Etchant-induced shaping of nanoparticle catalysts during chemical vapour growth of carbon nanofibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baraton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+                <w:t xml:space="preserve">Z. B. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557031v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of precipitation of graphene on nickel thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Châtelet</w:t>
+                <w:t xml:space="preserve">Vertically oriented nickel nanorod/carbon nanofiber core/shell structures synthesized by plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/46003⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (14), pp.4710-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601452v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etchant-induced shaping of nanoparticle catalysts during chemical vapour growth of carbon nanofibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Legagneux</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.09.040⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525194v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically oriented nickel nanorod/carbon nanofiber core/shell structures synthesized by plasma-enhanced chemical vapor deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zanbing He</w:t>
+                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Seok Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.06.075⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, 085601, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00793979v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Optimization of organized silicon nanowires growth inside porous anodic alumina template using hot wire chemical vapor deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 519, pp.4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.01.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00753321v1</w:t>
+                <w:t xml:space="preserve">hal-00601287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of organized silicon nanowires growth inside porous anodic alumina template using hot wire chemical vapor deposition process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pribat</w:t>
+                <w:t xml:space="preserve">Iron catalysts for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (24), pp.5379-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm202315j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.01.333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601287v1</w:t>
+                <w:t xml:space="preserve">hal-00793965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron catalysts for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Pribat</w:t>
+                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.054105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm202315j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793965v1</w:t>
+                <w:t xml:space="preserve">hal-00601296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+                <w:t xml:space="preserve">Iron catalyst for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23, pp.5379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm202315j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601296v1</w:t>
+                <w:t xml:space="preserve">hal-00752981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron catalyst for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanbing He</w:t>
+                <w:t xml:space="preserve">Nickel catalyst faceting in plasma-enhanced direct current chemical vapor deposition of carbon nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. B. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1C), pp.19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752981v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel catalyst faceting in plasma-enhanced direct current chemical vapor deposition of carbon nanofibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. B. He</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on Si (001): Early stages of the growth and strain relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (6), pp.2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3193548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525291v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on Si (001): Early stages of the growth and strain relaxation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bödefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3193548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00663481v1</w:t>
+                <w:t xml:space="preserve">hal-02347589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Electron energy loss spectroscopy determination of Ti oxidation state at the (001) LaAlO3/SrTiO3 interface as a function of LaAlO3 growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervasi Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.17003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/82/17003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347589v1</w:t>
+                <w:t xml:space="preserve">hal-00193115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron energy loss spectroscopy determination of Ti oxidation state at the (001) LaAlO3/SrTiO3 interface as a function of LaAlO3 growth conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/82/17003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00193115v1</w:t>
+                <w:t xml:space="preserve">hal-02106676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carretero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.315208/1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106676v1</w:t>
+                <w:t xml:space="preserve">hal-00212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Imhoff</w:t>
+                <w:t xml:space="preserve">Charge imbalance at oxide interfaces: How nature deals with it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (1-3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212096v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge imbalance at oxide interfaces: How nature deals with it</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfaces in {100} epitaxial heterostructures of perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Contour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colliex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.095⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (15), pp.2131-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600640460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04896977v1</w:t>
+                <w:t xml:space="preserve">hal-00513672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces in {100} epitaxial heterostructures of perovskite oxides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Colliex</w:t>
+                <w:t xml:space="preserve">Nanometer scale mapping of cobalt in Al-doped ferromagnetic Zn 0.7Co0.3O thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600640460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513672v1</w:t>
+                <w:t xml:space="preserve">hal-04897073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer scale mapping of cobalt in Al-doped ferromagnetic Zn 0.7Co0.3O thin film</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bias-crafted magnetic tunnel junctions with bistable spin-dependent states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2006005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (10), pp.103517/1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2345592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04897073v1</w:t>
+                <w:t xml:space="preserve">hal-00205009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias-crafted magnetic tunnel junctions with bistable spin-dependent states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic conductivity and structural distortion at the interface between insulators SrTiO3 and LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquet</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203, pp.2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200566033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2345592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00205009v1</w:t>
+                <w:t xml:space="preserve">hal-00013281v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic conductivity and structural distortion at the interface between insulators SrTiO3 and LaAlO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guyard</w:t>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200566033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00013281v3</w:t>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nguyen van Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+                <w:t xml:space="preserve">hal-02949342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale analysis of interfaces in an all-oxide magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Nguyen van Dau</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (3), pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02949342v1</w:t>
+                <w:t xml:space="preserve">hal-04897406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale analysis of interfaces in an all-oxide magnetic tunnel junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Strain relaxation in the epitaxy of La2/3Sr1/3MnO3 grown by pulsed-laser deposition on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Imhoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003071⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (28), pp.3201-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430310001603436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04897406v1</w:t>
+                <w:t xml:space="preserve">hal-04897378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain relaxation in the epitaxy of La2/3Sr1/3MnO3 grown by pulsed-laser deposition on SrTiO3(001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul simplifié du rendement de collecte du courant induit par un faisceau d'électrons (EBIC). Application à la caractérisation de diodes AI-Si p et Si n+ p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.603-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1993152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430310001603436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04897378v1</w:t>
+                <w:t xml:space="preserve">jpa-00248945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul simplifié du rendement de collecte du courant induit par un faisceau d'électrons (EBIC). Application à la caractérisation de diodes AI-Si p et Si n+ p</w:t>
+                <w:t xml:space="preserve">THEORETICAL STUDY OF HIGH INJECTION EFFECTS IN EBIC MEASUREMENTS OF GRAIN BOUNDARY RECOMBINATION VELOCITY IN SILICON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Marfaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1993152⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 01 (C6), pp.C6-77-C6-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248945v1</w:t>
+                <w:t xml:space="preserve">jpa-00250699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEORETICAL STUDY OF HIGH INJECTION EFFECTS IN EBIC MEASUREMENTS OF GRAIN BOUNDARY RECOMBINATION VELOCITY IN SILICON</w:t>
+                <w:t xml:space="preserve">ON THE ELECTRICAL ACTIVITY OF THE ((-1)11)-(1(-1)2) STEPS IN THE SILICON Σ = 3 TWIN BOUNDARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Marfaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991614⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-581-C1-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1990191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00250699v1</w:t>
+                <w:t xml:space="preserve">jpa-00230360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE ELECTRICAL ACTIVITY OF THE ((-1)11)-(1(-1)2) STEPS IN THE SILICON Σ = 3 TWIN BOUNDARY</w:t>
+                <w:t xml:space="preserve">HIGH SPATIAL RESOLUTION ELECTRON BEAM INDUCED CURRENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-581-C1-586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1990191⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-153-C6-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00230360v1</w:t>
+                <w:t xml:space="preserve">jpa-00229644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH SPATIAL RESOLUTION ELECTRON BEAM INDUCED CURRENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EBIC MEASUREMENT OF BULK AND SURFACE RECOMBINATION IN p-TYPE SILICON : INFLUENCE OF OXIDATION AND HYDROGENATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delidais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-153-C6-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989613⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-187-C6-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229644v1</w:t>
+                <w:t xml:space="preserve">jpa-00229673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBIC MEASUREMENT OF BULK AND SURFACE RECOMBINATION IN p-TYPE SILICON : INFLUENCE OF OXIDATION AND HYDROGENATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Impurity-induced microstructure of grain boundaries in cast silicon. Incidence on electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989641⟩</w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22 (7), pp.623-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207062300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229673v1</w:t>
+                <w:t xml:space="preserve">jpa-00245585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the electrical activity in silicon grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 22 (7), pp.613-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207061300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00245584v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9311,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaslan Baraissov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c00087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Verschueren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c03179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Ke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301513" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac57d4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depauw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762101312X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03630" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikun Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321007518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Gong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tran Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015969" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikai Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10370d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac1ea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.166101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01743" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#233;al" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43968" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cosme-Bolanos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4WT687K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502282x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42241K" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01084443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z He" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hwan Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LDXP98Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601452v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. He" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cojocaru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/46003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.09.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanbing He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.06.075" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B8WS63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202315j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00752981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Cojocaru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193115v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gachet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.095" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59W4QKXC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640460" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897073v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Contour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F8H2V5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003071" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XGB2WQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897378v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001603436" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248945v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993152" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF93D8DAB922E7EF5308ECA6A28BBF43BA462539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250699v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991614" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C637F73EBB7B9FBB43EC7EBA807EDC0DCB3CDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990191" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C66391674DF1826E1D8872EE185B1B95BD6F58C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989613" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1BADD98B7A90F52813CF62BAD3C0C327BC36238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delidais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989641" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACB0E0A8CC0AD8052E0F3D8ABC911CD09920F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245584v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207061300" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BB37D58CE5EFB77D1A1F91F01FD749A22CE7D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245585v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Laval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207062300" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEF83A92C13BDAF5F071C5CDC17A14072DEBAF23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaslan Baraissov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c00087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Ke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Verschueren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c03179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac57d4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03630" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762101312X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depauw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikun Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321007518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Gong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tran Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikai Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10370d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac1ea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.166101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#233;al" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cosme-Bolanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4WT687K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502282x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42241K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01084443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hwan Kim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LDXP98Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601452v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. He" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cojocaru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/46003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.09.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanbing He" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.06.075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B8WS63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202315j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00752981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gachet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59W4QKXC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640460" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Contour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F8H2V5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003071" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XGB2WQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001603436" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993152" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF93D8DAB922E7EF5308ECA6A28BBF43BA462539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C637F73EBB7B9FBB43EC7EBA807EDC0DCB3CDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C66391674DF1826E1D8872EE185B1B95BD6F58C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989613" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1BADD98B7A90F52813CF62BAD3C0C327BC36238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delidais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989641" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACB0E0A8CC0AD8052E0F3D8ABC911CD09920F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245585v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Laval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurice" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207062300" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEF83A92C13BDAF5F071C5CDC17A14072DEBAF23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207061300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BB37D58CE5EFB77D1A1F91F01FD749A22CE7D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>