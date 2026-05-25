--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -746,777 +746,777 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278157v1</w:t>
+                <w:t xml:space="preserve">hal-04298103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Aluminum‐Cobalt Oxide Nanosheet Arrays with High‐Temperature Ferromagnetism</w:t>
+                <w:t xml:space="preserve">Synthesis of Few-Layered Transition-Metal Dichalcogenides by Ion Implantation of Chalcogen and Metal Species into Sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leilei Chen</w:t>
+                <w:t xml:space="preserve">Romain Bude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Huang</w:t>
+                <w:t xml:space="preserve">Ivan Verschueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxing Ke</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202301513⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (32), pp.29475-29484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c03179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278511v1</w:t>
+                <w:t xml:space="preserve">hal-04278522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Few-Layered Transition-Metal Dichalcogenides by Ion Implantation of Chalcogen and Metal Species into Sapphire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c03179⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278522v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Parallel Aluminum‐Cobalt Oxide Nanosheet Arrays with High‐Temperature Ferromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leilei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxing Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202301513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278185v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298103v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapering-free monocrystalline Ge nanowires synthesized via plasma-assisted VLS using In and Sn catalysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac57d4⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278781v1</w:t>
+                <w:t xml:space="preserve">hal-03818184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Electron Beam and the Choice of Heating Membrane on the Evolution of Si Nanowires’ Morphology in In Situ TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuechun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiling Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,210 +1525,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (15), pp.5244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15155244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tapering-free monocrystalline Ge nanowires synthesized via plasma-assisted VLS using In and Sn catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.7. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (40), pp.405602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac57d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818184v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the effects of plasma-generated H atoms &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; in a transmission electron microscope</w:t>
               </w:r>
@@ -1793,2372 +1793,2372 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2022210276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature growth of silica nanowires on top of ultrathin Si nanowires synthesized with Sn‐Cu bimetallic seeds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental observation of carousel-like phason flips in the decagonal quasicrystal Al 60 Cr 20 Fe 10 Si 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100409⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273321007518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363508v1</w:t>
+                <w:t xml:space="preserve">hal-03323030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density of Quantum-Sized Silicon Nanowires with Different Polytypes Grown with Bimetallic Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-assisted vapor-solid-solid silicon nanowire growth mechanism revealed by in situ TEM when using Cu-Sn bimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03630⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363501v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Enhanced Chemical Vapor Deposition in a Transmission Electron Microscope?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Observation of Droplet Nanofluidics for Yielding Low-Dimensional Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S143192762101312X⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 573, pp.151510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822374v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of PECVD-prepared interfacial Si and SiGe layers on epitaxial Si layers grown by PECVD (200 °C) and APCVD (1130 °C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 546, pp.149056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Observation of Droplet Nanofluidics for Yielding Low-Dimensional Nanomaterials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">High Density of Quantum-Sized Silicon Nanowires with Different Polytypes Grown with Bimetallic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linwei Yu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151510⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815681v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of carousel-like phason flips in the decagonal quasicrystal Al 60 Cr 20 Fe 10 Si 10</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-Enhanced Chemical Vapor Deposition in a Transmission Electron Microscope?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (5), </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S2), pp.25-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273321007518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S143192762101312X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323030v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-assisted vapor-solid-solid silicon nanowire growth mechanism revealed by in situ TEM when using Cu-Sn bimetallic catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature growth of silica nanowires on top of ultrathin Si nanowires synthesized with Sn‐Cu bimetallic seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323825v1</w:t>
+                <w:t xml:space="preserve">hal-03363508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiling Gong</w:t>
+                <w:t xml:space="preserve">Interfacial hydrogen incorporation in epitaxial silicon for layer transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+                <w:t xml:space="preserve">Ruilin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bao Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeyeon Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.146057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030277v1</w:t>
+                <w:t xml:space="preserve">hal-02988828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial hydrogen incorporation in epitaxial silicon for layer transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Bao Tran Nguyen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haeyeon Jun</w:t>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 518, pp.146057. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988828v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Epitaxy of Germanium in the Atomic-Resolution Transmission Electron Microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ngo</w:t>
+                <w:t xml:space="preserve">Direct evidence of 2H hexagonal Si in Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Panciera</w:t>
+                <w:t xml:space="preserve">Qikai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Proceedings of CISCEM 2018 - the 4th Conference on In-Situ and Correlative Electron Microscopy, 25 (S1), pp.47-48. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.4846-4853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618015969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr10370d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349101v1</w:t>
+                <w:t xml:space="preserve">hal-02349090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of 2H hexagonal Si in Si nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Molecular Beam Epitaxy of Germanium in the Atomic-Resolution Transmission Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qikai Li</w:t>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pribat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (11), pp.4846-4853. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of CISCEM 2018 - the 4th Conference on In-Situ and Correlative Electron Microscopy, 25 (S1), pp.47-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr10370d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349090v1</w:t>
+                <w:t xml:space="preserve">hal-02349101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder free PECVD epitaxial silicon by plasma pulsing or increasing the growth temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic Step Flow on a Nanofacet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac1ea⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.166101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349125v1</w:t>
+                <w:t xml:space="preserve">hal-02349114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Step Flow on a Nanofacet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powder free PECVD epitaxial silicon by plasma pulsing or increasing the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (23), pp.235203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.166101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac1ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349114v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of deposition rate on the structural properties of plasma-enhanced CVD epitaxial silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tang</w:t>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice J.L.</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chen W.</w:t>
+                <w:t xml:space="preserve">Ronan Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632386v1</w:t>
+                <w:t xml:space="preserve">hal-02349133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of deposition rate on the structural properties of plasma-enhanced CVD epitaxial silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On the Mechanism of In Nanoparticle Formation by Exposing ITO Thin Films to Hydrogen Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43968⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (43), pp.12114-12119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349133v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mechanism of In Nanoparticle Formation by Exposing ITO Thin Films to Hydrogen Plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guilet</w:t>
+                <w:t xml:space="preserve">I. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
+                <w:t xml:space="preserve">Chen W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (43), pp.12114-12119. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (24), pp.8113-8118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349142v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,64 +4222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin PECVD epitaxial Si solar cells on glass via low-temperature transfer process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Cosme-Bolanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms of carbon nanotrees with branched carbon nanofibers synthesized by plasma-enhanced chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst faceting during graphene layer crystallization in the course of carbon nanofiber growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,721 +5036,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of precipitation of graphene on nickel thin films</w:t>
+                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baraton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Châtelet</w:t>
+                <w:t xml:space="preserve">Laurent Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/46003⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, 085601, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601452v2</w:t>
+                <w:t xml:space="preserve">hal-00557031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etchant-induced shaping of nanoparticle catalysts during chemical vapour growth of carbon nanofibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. S. Lee</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Legagneux</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.09.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00525194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically oriented nickel nanorod/carbon nanofiber core/shell structures synthesized by plasma-enhanced chemical vapor deposition</w:t>
+                <w:t xml:space="preserve">On the mechanisms of precipitation of graphene on nickel thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanbing He</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Pribat</w:t>
+                <w:t xml:space="preserve">L. Baraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+                <w:t xml:space="preserve">Z. B. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.06.075⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.46003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/46003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793979v1</w:t>
+                <w:t xml:space="preserve">hal-00601452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. W. Peng</w:t>
+                <w:t xml:space="preserve">Etchant-induced shaping of nanoparticle catalysts during chemical vapour growth of carbon nanofibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. B. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">A. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Penuelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753321v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhanbing He</w:t>
+                <w:t xml:space="preserve">Vertically oriented nickel nanorod/carbon nanofiber core/shell structures synthesized by plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (14), pp.4710-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.06.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of organized silicon nanowires growth inside porous anodic alumina template using hot wire chemical vapor deposition process</w:t>
               </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5870,51 +5870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron catalysts for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,51 +5922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (24), pp.5379-5387. </w:t>
@@ -6004,64 +6004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron catalyst for the growth of carbon nanofibers: Fe, Fe3C or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23, pp.5379. </w:t>
@@ -6272,77 +6272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel catalyst faceting in plasma-enhanced direct current chemical vapor deposition of carbon nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. B. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. S. Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7194,286 +7194,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces in {100} epitaxial heterostructures of perovskite oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Nanometer scale mapping of cobalt in Al-doped ferromagnetic Zn 0.7Co0.3O thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Imhoff</w:t>
+                <w:t xml:space="preserve">K. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Contour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Colliex</w:t>
+                <w:t xml:space="preserve">A. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600640460⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2006005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513672v1</w:t>
+                <w:t xml:space="preserve">hal-04897073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer scale mapping of cobalt in Al-doped ferromagnetic Zn 0.7Co0.3O thin film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Imhoff</w:t>
+                <w:t xml:space="preserve">Interfaces in {100} epitaxial heterostructures of perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Contour</w:t>
+                <w:t xml:space="preserve">Dominique Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Contour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colliex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2006005⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (15), pp.2131-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600640460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04897073v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-crafted magnetic tunnel junctions with bistable spin-dependent states</w:t>
               </w:r>
@@ -8564,465 +8564,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH SPATIAL RESOLUTION ELECTRON BEAM INDUCED CURRENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EBIC MEASUREMENT OF BULK AND SURFACE RECOMBINATION IN p-TYPE SILICON : INFLUENCE OF OXIDATION AND HYDROGENATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Delidais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-153-C6-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989613⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-187-C6-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229644v1</w:t>
+                <w:t xml:space="preserve">jpa-00229673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBIC MEASUREMENT OF BULK AND SURFACE RECOMBINATION IN p-TYPE SILICON : INFLUENCE OF OXIDATION AND HYDROGENATION</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIGH SPATIAL RESOLUTION ELECTRON BEAM INDUCED CURRENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-187-C6-187. </w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-153-C6-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229673v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity-induced microstructure of grain boundaries in cast silicon. Incidence on electrical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cabanel</w:t>
+                <w:t xml:space="preserve">On the origin of the electrical activity in silicon grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 22 (7), pp.623-629. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207062300⟩</w:t>
+              <w:t xml:space="preserve">, 1987, 22 (7), pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207061300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245585v1</w:t>
+                <w:t xml:space="preserve">jpa-00245584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the electrical activity in silicon grain boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Impurity-induced microstructure of grain boundaries in cast silicon. Incidence on electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 22 (7), pp.613-621. </w:t>
+              <w:t xml:space="preserve">, 1987, 22 (7), pp.623-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207061300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01987002207062300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245584v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9177,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaslan Baraissov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c00087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Ke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Verschueren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c03179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac57d4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03630" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762101312X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depauw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikun Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321007518" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Gong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tran Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015969" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikai Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10370d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac1ea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.166101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#233;al" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cosme-Bolanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4WT687K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502282x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42241K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01084443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hwan Kim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LDXP98Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601452v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. He" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cojocaru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/46003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.09.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanbing He" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.06.075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B8WS63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202315j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00752981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gachet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59W4QKXC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640460" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Contour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F8H2V5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003071" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XGB2WQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001603436" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993152" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF93D8DAB922E7EF5308ECA6A28BBF43BA462539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C637F73EBB7B9FBB43EC7EBA807EDC0DCB3CDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C66391674DF1826E1D8872EE185B1B95BD6F58C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989613" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1BADD98B7A90F52813CF62BAD3C0C327BC36238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delidais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989641" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACB0E0A8CC0AD8052E0F3D8ABC911CD09920F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245585v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Laval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurice" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207062300" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEF83A92C13BDAF5F071C5CDC17A14072DEBAF23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207061300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BB37D58CE5EFB77D1A1F91F01FD749A22CE7D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaslan Baraissov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c00087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Verschueren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c03179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Ke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202301513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Shen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac57d4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikun Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273321007518" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151510" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depauw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762101312X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruilin Gong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tran Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyeon Jun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikai Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pribat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10370d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015969" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.166101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac1ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#233;al" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43968" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01743" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cosme-Bolanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4WT687K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502282x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42241K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01084443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hwan Kim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LDXP98Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601452v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. He" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cojocaru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/46003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.09.040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793979v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanbing He" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.06.075" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7B8WS63-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202315j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00752981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gachet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59W4QKXC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Contour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4F8H2V5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imhoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640460" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003071" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9XGB2WQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001603436" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993152" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF93D8DAB922E7EF5308ECA6A28BBF43BA462539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05C637F73EBB7B9FBB43EC7EBA807EDC0DCB3CDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230360v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C66391674DF1826E1D8872EE185B1B95BD6F58C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delidais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tabet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989641" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACB0E0A8CC0AD8052E0F3D8ABC911CD09920F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229644v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989613" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1BADD98B7A90F52813CF62BAD3C0C327BC36238/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207061300" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9BB37D58CE5EFB77D1A1F91F01FD749A22CE7D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Laval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurice" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002207062300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEF83A92C13BDAF5F071C5CDC17A14072DEBAF23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>