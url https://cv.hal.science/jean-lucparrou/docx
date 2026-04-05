--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC PARROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O -Mucin-degrading carbohydrate-active enzymes and their possible implication in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/EBC20220153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the control of yeast single-cell growth variability by members of the Trehalose Phosphate Synthase (TPS) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevan Arabaciyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saint-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyudai Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Yeast Differentiation: From Cell-to-Cell Heterogeneity to Replicative Aging and Regulated Cell Death, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.607628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kuemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sources and XlnR-dependent transcriptional landscape of CAZymes in the industrial fungus Talaromyces versatilis: when exception seems to be the rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalose-6-phosphate promotes fermentation and glucose repression in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose P.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.444-459. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15698/mic2018.10.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new function for the yeast trehalose-6P synthase (Tps1) protein, as key pro-survival factor during growth, chronological ageing, and apoptotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the best reference genes for RT-qPCR data normalization in filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1224-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the trehalose-6P synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (26), pp.16177-16190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.653899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an unmarked gene deletion system for the filamentous fungi [i]Aspergillus niger[/i] and [i]Talaromyces versatilis[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kokolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven T. Pullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.3484-3487. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00625-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and differences in the biochemical and enzymological properties of the four isomaltases from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.200 - 212. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fob.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poueymiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Cazalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemo Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Francophone Yeast Meeting 'Levures, Modèles & Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a New Multigene Family Encoding Isomaltases in the Yeast Saccharomyces cerevisiae , the IMA Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (35), pp.26815 - 26824. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.145946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the family GH54 α-l-arabinofuranosidases in Penicillium funiculosum, including a novel protein bearing a cellulose-binding domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tourrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dourdoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (3), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-010-2532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the inulinase gene from the marine-derived Pichia guilliermondii in Saccharomyces sp. W0 and ethanol production from inulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenming Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marine Omics, 3 (5), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2010.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean L Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reference genes for quantitative expression analysis by real-time RT-PCR in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2199-10-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of a Lactose-Consuming Saccharomyces cerevisiae Recombinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. R. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilia Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1748-1756. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00186-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis thaliana trehalase is a plasma membrane-bound enzyme with extracellular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (21), pp.4010-4016. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycogen synthesis in the absence of glycogenin in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jesus Torija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Roach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579 (18), pp.3999-4004. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial control by the protein kinases PKA, PHO85 and SNF1 of transcriptional induction of the Saccharomyces cerevisiae GSY2 gene at the diauxic shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (6), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reserve carbohydrates in the growth dynamics of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.773-787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve carbohydrates metabolism in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2001.tb00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison of physiological and genetic properties of four Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Van Dijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (9-10), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0141-0229(00)00162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory mutants of Saccharomyces cerevisiae accumulate glycogen and readily mobilize it in a glucose-depleted medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (10), pp.2685-2694. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-10-2685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae YPR184w gene encodes the glycogen debranching enzyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 193 (1), pp.105-110. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(00)00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGT1, encoding an alpha-glucoside transporter involved in uptake and intracellular accumulation of trehalose in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Durner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wieczorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3830-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3830-3832.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRE-and cAMP-independent Transcriptional Induction of Saccharomyces cerevisiae GSY2 Encoding Glycogen Synthase during Diauxic Growth on Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (14), pp.1471-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic responses of reserve carbohydrate metabolism under carbon and nitrogen limitations in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Procedure for a Rapid and Reliable Assay of both Glycogen and Trehalose in Whole Yeast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (1), pp.186-188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abio.1997.2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of various types of stress on the metabolism of reserve carbohydrates in Saccharomyces cerevisiae: genetic evidence for a stress-induced recycling of glycogen and trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 143 (6), pp.1891 - 1900. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-143-6-1891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the Trehalose-6P Synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., 2015, Levico Terme, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO-IVAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and structural comparative analysis of trehalose-6-phosphate synthase protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy. Wiley-Blackwell, 27th International Conference on Yeast Genetics and Molecular Biology (ICYGMB), 32, 1 p., 2015, Yeast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to “A new function for the yeast Trehalose-6P Synthase (Tps1) Protein, as key prosurvival factor during growth, chronological ageing, and apoptotic stress”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC PARROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O -Mucin-degrading carbohydrate-active enzymes and their possible implication in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/EBC20220153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the control of yeast single-cell growth variability by members of the Trehalose Phosphate Synthase (TPS) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevan Arabaciyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saint-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyudai Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Yeast Differentiation: From Cell-to-Cell Heterogeneity to Replicative Aging and Regulated Cell Death, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.607628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kuemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sources and XlnR-dependent transcriptional landscape of CAZymes in the industrial fungus Talaromyces versatilis: when exception seems to be the rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalose-6-phosphate promotes fermentation and glucose repression in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose P.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.444-459. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15698/mic2018.10.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new function for the yeast trehalose-6P synthase (Tps1) protein, as key pro-survival factor during growth, chronological ageing, and apoptotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the best reference genes for RT-qPCR data normalization in filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1224-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the trehalose-6P synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (26), pp.16177-16190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.653899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an unmarked gene deletion system for the filamentous fungi [i]Aspergillus niger[/i] and [i]Talaromyces versatilis[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kokolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven T. Pullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.3484-3487. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00625-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and differences in the biochemical and enzymological properties of the four isomaltases from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.200 - 212. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fob.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poueymiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Cazalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemo Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Francophone Yeast Meeting 'Levures, Modèles & Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a New Multigene Family Encoding Isomaltases in the Yeast Saccharomyces cerevisiae , the IMA Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (35), pp.26815 - 26824. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.145946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the inulinase gene from the marine-derived Pichia guilliermondii in Saccharomyces sp. W0 and ethanol production from inulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenming Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marine Omics, 3 (5), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2010.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the family GH54 α-l-arabinofuranosidases in Penicillium funiculosum, including a novel protein bearing a cellulose-binding domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tourrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dourdoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (3), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-010-2532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean L Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reference genes for quantitative expression analysis by real-time RT-PCR in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2199-10-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of a Lactose-Consuming Saccharomyces cerevisiae Recombinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. R. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilia Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1748-1756. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00186-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis thaliana trehalase is a plasma membrane-bound enzyme with extracellular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (21), pp.4010-4016. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycogen synthesis in the absence of glycogenin in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jesus Torija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Roach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579 (18), pp.3999-4004. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial control by the protein kinases PKA, PHO85 and SNF1 of transcriptional induction of the Saccharomyces cerevisiae GSY2 gene at the diauxic shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (6), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reserve carbohydrates in the growth dynamics of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.773-787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve carbohydrates metabolism in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2001.tb00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae YPR184w gene encodes the glycogen debranching enzyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 193 (1), pp.105-110. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(00)00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison of physiological and genetic properties of four Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Van Dijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (9-10), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0141-0229(00)00162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory mutants of Saccharomyces cerevisiae accumulate glycogen and readily mobilize it in a glucose-depleted medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (10), pp.2685-2694. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-10-2685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGT1, encoding an alpha-glucoside transporter involved in uptake and intracellular accumulation of trehalose in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Durner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wieczorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3830-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3830-3832.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRE-and cAMP-independent Transcriptional Induction of Saccharomyces cerevisiae GSY2 Encoding Glycogen Synthase during Diauxic Growth on Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (14), pp.1471-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic responses of reserve carbohydrate metabolism under carbon and nitrogen limitations in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Procedure for a Rapid and Reliable Assay of both Glycogen and Trehalose in Whole Yeast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (1), pp.186-188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abio.1997.2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of various types of stress on the metabolism of reserve carbohydrates in Saccharomyces cerevisiae: genetic evidence for a stress-induced recycling of glycogen and trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 143 (6), pp.1891 - 1900. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-143-6-1891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the Trehalose-6P Synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., 2015, Levico Terme, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO-IVAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and structural comparative analysis of trehalose-6-phosphate synthase protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy. Wiley-Blackwell, 27th International Conference on Yeast Genetics and Molecular Biology (ICYGMB), 32, 1 p., 2015, Yeast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to “A new function for the yeast Trehalose-6P Synthase (Tps1) Protein, as key prosurvival factor during growth, chronological ageing, and apoptotic stress”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Arabaciyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saint-Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyudai Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.607628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Llanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1062-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.10.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2016.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1224-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.653899" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kokolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pullan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00625-14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kooli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ribaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02561851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourrasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dourdoigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2532-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C16551CF817BD977796F390A9777DCCCBAFCAB3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Chi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2010.00175.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-99" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. R. Guimaraes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilia Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00186-08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559735v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Masquelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559708v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Torija" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Roach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.06.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559445v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde-Owobi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.05.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559378v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2001.tb00574.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559361v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Van Dijken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brambilla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Francois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-0229(00)00162-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q859XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Plourde-Owobi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wieczorke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3830-3832.1999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2138" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S336LVT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-6-1891" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111242" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Arabaciyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saint-Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyudai Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.607628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Llanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1062-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.10.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2016.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1224-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.653899" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kokolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pullan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00625-14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kooli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ribaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Chi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2010.00175.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02561851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourrasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dourdoigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2532-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C16551CF817BD977796F390A9777DCCCBAFCAB3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-99" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. R. Guimaraes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilia Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00186-08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559735v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Masquelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559708v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Torija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Wilson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Roach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559445v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde-Owobi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.05.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559378v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2001.tb00574.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559361v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Van Dijken" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brambilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Francois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-0229(00)00162-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q859XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Plourde-Owobi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wieczorke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3830-3832.1999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2138" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S336LVT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-6-1891" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111242" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>