--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC PARROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O -Mucin-degrading carbohydrate-active enzymes and their possible implication in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/EBC20220153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the control of yeast single-cell growth variability by members of the Trehalose Phosphate Synthase (TPS) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevan Arabaciyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saint-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyudai Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Yeast Differentiation: From Cell-to-Cell Heterogeneity to Replicative Aging and Regulated Cell Death, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.607628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kuemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sources and XlnR-dependent transcriptional landscape of CAZymes in the industrial fungus Talaromyces versatilis: when exception seems to be the rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalose-6-phosphate promotes fermentation and glucose repression in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose P.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.444-459. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15698/mic2018.10.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new function for the yeast trehalose-6P synthase (Tps1) protein, as key pro-survival factor during growth, chronological ageing, and apoptotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the best reference genes for RT-qPCR data normalization in filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1224-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the trehalose-6P synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (26), pp.16177-16190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.653899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an unmarked gene deletion system for the filamentous fungi [i]Aspergillus niger[/i] and [i]Talaromyces versatilis[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kokolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven T. Pullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.3484-3487. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00625-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and differences in the biochemical and enzymological properties of the four isomaltases from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.200 - 212. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fob.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poueymiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Cazalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemo Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Francophone Yeast Meeting 'Levures, Modèles & Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a New Multigene Family Encoding Isomaltases in the Yeast Saccharomyces cerevisiae , the IMA Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (35), pp.26815 - 26824. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.145946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the inulinase gene from the marine-derived Pichia guilliermondii in Saccharomyces sp. W0 and ethanol production from inulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenming Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marine Omics, 3 (5), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2010.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the family GH54 α-l-arabinofuranosidases in Penicillium funiculosum, including a novel protein bearing a cellulose-binding domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tourrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dourdoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (3), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-010-2532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean L Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reference genes for quantitative expression analysis by real-time RT-PCR in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2199-10-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of a Lactose-Consuming Saccharomyces cerevisiae Recombinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. R. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilia Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1748-1756. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00186-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis thaliana trehalase is a plasma membrane-bound enzyme with extracellular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (21), pp.4010-4016. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycogen synthesis in the absence of glycogenin in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jesus Torija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Roach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579 (18), pp.3999-4004. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial control by the protein kinases PKA, PHO85 and SNF1 of transcriptional induction of the Saccharomyces cerevisiae GSY2 gene at the diauxic shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (6), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reserve carbohydrates in the growth dynamics of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.773-787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve carbohydrates metabolism in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2001.tb00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae YPR184w gene encodes the glycogen debranching enzyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 193 (1), pp.105-110. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(00)00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison of physiological and genetic properties of four Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Van Dijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (9-10), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0141-0229(00)00162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory mutants of Saccharomyces cerevisiae accumulate glycogen and readily mobilize it in a glucose-depleted medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (10), pp.2685-2694. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-10-2685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGT1, encoding an alpha-glucoside transporter involved in uptake and intracellular accumulation of trehalose in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Durner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wieczorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3830-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3830-3832.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRE-and cAMP-independent Transcriptional Induction of Saccharomyces cerevisiae GSY2 Encoding Glycogen Synthase during Diauxic Growth on Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (14), pp.1471-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic responses of reserve carbohydrate metabolism under carbon and nitrogen limitations in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Procedure for a Rapid and Reliable Assay of both Glycogen and Trehalose in Whole Yeast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (1), pp.186-188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abio.1997.2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of various types of stress on the metabolism of reserve carbohydrates in Saccharomyces cerevisiae: genetic evidence for a stress-induced recycling of glycogen and trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 143 (6), pp.1891 - 1900. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-143-6-1891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the Trehalose-6P Synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., 2015, Levico Terme, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO-IVAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and structural comparative analysis of trehalose-6-phosphate synthase protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy. Wiley-Blackwell, 27th International Conference on Yeast Genetics and Molecular Biology (ICYGMB), 32, 1 p., 2015, Yeast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to “A new function for the yeast Trehalose-6P Synthase (Tps1) Protein, as key prosurvival factor during growth, chronological ageing, and apoptotic stress”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-LUC PARROU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O -Mucin-degrading carbohydrate-active enzymes and their possible implication in inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays in Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/EBC20220153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the control of yeast single-cell growth variability by members of the Trehalose Phosphate Synthase (TPS) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevan Arabaciyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saint-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyudai Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Yeast Differentiation: From Cell-to-Cell Heterogeneity to Replicative Aging and Regulated Cell Death, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.607628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kuemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sources and XlnR-dependent transcriptional landscape of CAZymes in the industrial fungus Talaromyces versatilis: when exception seems to be the rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Neugnot-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trehalose-6-phosphate promotes fermentation and glucose repression in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose P.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (10), pp.444-459. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15698/mic2018.10.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new function for the yeast trehalose-6P synthase (Tps1) protein, as key pro-survival factor during growth, chronological ageing, and apoptotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.234-246. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the best reference genes for RT-qPCR data normalization in filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1224-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the trehalose-6P synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (26), pp.16177-16190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M115.653899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and differences in the biochemical and enzymological properties of the four isomaltases from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Kooli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.200 - 212. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fob.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an unmarked gene deletion system for the filamentous fungi [i]Aspergillus niger[/i] and [i]Talaromyces versatilis[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustina Llanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Kokolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven T. Pullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.3484-3487. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00625-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poueymiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Cazalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemo Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Francophone Yeast Meeting 'Levures, Modèles & Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a New Multigene Family Encoding Isomaltases in the Yeast Saccharomyces cerevisiae , the IMA Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (35), pp.26815 - 26824. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.145946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the inulinase gene from the marine-derived Pichia guilliermondii in Saccharomyces sp. W0 and ethanol production from inulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenming Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marine Omics, 3 (5), pp.576-582. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2010.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the family GH54 α-l-arabinofuranosidases in Penicillium funiculosum, including a novel protein bearing a cellulose-binding domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tourrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dourdoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (3), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-010-2532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae vacuolar acid trehalase is targeted at the cell surface for its physiological function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean L Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (19), pp.5432-46. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reference genes for quantitative expression analysis by real-time RT-PCR in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2199-10-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of a Lactose-Consuming Saccharomyces cerevisiae Recombinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. R. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilia Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1748-1756. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00186-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis thaliana trehalase is a plasma membrane-bound enzyme with extracellular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (21), pp.4010-4016. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycogen synthesis in the absence of glycogenin in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jesus Torija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Roach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579 (18), pp.3999-4004. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial control by the protein kinases PKA, PHO85 and SNF1 of transcriptional induction of the Saccharomyces cerevisiae GSY2 gene at the diauxic shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (6), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1014-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of reserve carbohydrates in the growth dynamics of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.773-787. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reserve carbohydrates metabolism in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6976.2001.tb00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison of physiological and genetic properties of four Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Van Dijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (9-10), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0141-0229(00)00162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory mutants of Saccharomyces cerevisiae accumulate glycogen and readily mobilize it in a glucose-depleted medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (10), pp.2685-2694. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-10-2685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saccharomyces cerevisiae YPR184w gene encodes the glycogen debranching enzyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 193 (1), pp.105-110. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(00)00468-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGT1, encoding an alpha-glucoside transporter involved in uptake and intracellular accumulation of trehalose in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Plourde-Owobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Durner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wieczorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3830-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3830-3832.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRE-and cAMP-independent Transcriptional Induction of Saccharomyces cerevisiae GSY2 Encoding Glycogen Synthase during Diauxic Growth on Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (14), pp.1471-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic responses of reserve carbohydrate metabolism under carbon and nitrogen limitations in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Procedure for a Rapid and Reliable Assay of both Glycogen and Trehalose in Whole Yeast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 248 (1), pp.186-188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abio.1997.2138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of various types of stress on the metabolism of reserve carbohydrates in Saccharomyces cerevisiae: genetic evidence for a stress-induced recycling of glycogen and trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 143 (6), pp.1891 - 1900. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-143-6-1891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast tolerance to various stresses relies on the Trehalose-6P Synthase (Tps1) protein, not on trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., 2015, Levico Terme, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine L. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO-IVAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and structural comparative analysis of trehalose-6-phosphate synthase protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy. Wiley-Blackwell, 27th International Conference on Yeast Genetics and Molecular Biology (ICYGMB), 32, 1 p., 2015, Yeast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to “A new function for the yeast Trehalose-6P Synthase (Tps1) Protein, as key prosurvival factor during growth, chronological ageing, and apoptotic stress”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Arabaciyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saint-Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyudai Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.607628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Llanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1062-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.10.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2016.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1224-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.653899" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kokolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pullan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00625-14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kooli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ribaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Chi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2010.00175.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02561851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourrasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dourdoigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2532-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C16551CF817BD977796F390A9777DCCCBAFCAB3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-99" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. R. Guimaraes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilia Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00186-08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559735v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Masquelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559708v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Torija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Wilson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Roach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559445v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde-Owobi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.05.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559378v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2001.tb00574.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559361v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Van Dijken" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brambilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Francois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-0229(00)00162-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q859XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Plourde-Owobi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wieczorke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3830-3832.1999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2138" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S336LVT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-6-1891" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111242" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Arabaciyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saint-Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyudai Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.607628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Llanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1062-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.10.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2016.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1224-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.653899" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Deng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kooli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kokolski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pullan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00625-14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ribaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Chi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2010.00175.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02561851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourrasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dourdoigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2532-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C16551CF817BD977796F390A9777DCCCBAFCAB3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Parrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07227.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-99" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. R. Guimaraes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Teixeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilia Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00186-08" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559735v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Masquelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559708v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Torija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Wilson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Roach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883053v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1014-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559445v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde-Owobi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.05.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559378v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2001.tb00574.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559361v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Van Dijken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brambilla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Francois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-0229(00)00162-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q859XX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-10-2685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883057v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00468-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Plourde-Owobi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wieczorke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3830-3832.1999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bauche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2138" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S336LVT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01883034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-6-1891" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111242" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>